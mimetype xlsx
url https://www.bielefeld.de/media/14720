--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -1,102 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="data" ContentType="application/vnd.openxmlformats-officedocument.model+data"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="DieseArbeitsmappe" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Allgemein\Investitionskosten_Kurzzeit_Tagespflege\Entwicklung\Musterdateien fürs Serviceportal\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Allgemein\Investitionskosten_Kurzzeit_Tagespflege\Entwicklung\Musterdatei fürs Fachamt\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DCF8B7FF-865F-45BD-B65E-CDE8CD7F1D7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE311B1B-BF01-4875-A74B-D6515F0974DF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" xr2:uid="{4342EE01-916E-4C4C-8D21-C975480AFD58}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{4342EE01-916E-4C4C-8D21-C975480AFD58}"/>
   </bookViews>
   <sheets>
     <sheet name="Anlage" sheetId="3" r:id="rId1"/>
-    <sheet name="Liste" sheetId="4" r:id="rId2"/>
+    <sheet name="Liste" sheetId="4" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="ExterneDaten_1" localSheetId="0" hidden="1">Anlage!$B$1:$P$54</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{FCE2AD5D-F65C-4FA6-A056-5C36A1767C68}">
       <x15:dataModel>
         <x15:modelTables>
           <x15:modelTable id="Test 500 13 Demo_c7504c26-4d6c-45e9-9bd6-412e0b97aa54" name="Test 500 13 Demo" connection="Abfrage - Test 500 13 Demo"/>
         </x15:modelTables>
       </x15:dataModel>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="P5" i="3" l="1"/>
+  <c r="B3" i="3" l="1"/>
+  <c r="P5" i="3"/>
   <c r="P6" i="3"/>
   <c r="P7" i="3"/>
   <c r="P8" i="3"/>
   <c r="P9" i="3"/>
   <c r="P10" i="3"/>
   <c r="P11" i="3"/>
   <c r="P12" i="3"/>
   <c r="P13" i="3"/>
   <c r="P14" i="3"/>
   <c r="P15" i="3"/>
   <c r="P16" i="3"/>
   <c r="P17" i="3"/>
   <c r="P18" i="3"/>
   <c r="P19" i="3"/>
   <c r="P20" i="3"/>
   <c r="P21" i="3"/>
   <c r="P22" i="3"/>
   <c r="P23" i="3"/>
   <c r="P24" i="3"/>
   <c r="P25" i="3"/>
   <c r="P26" i="3"/>
   <c r="P27" i="3"/>
   <c r="P28" i="3"/>
   <c r="P29" i="3"/>
   <c r="P30" i="3"/>
@@ -104,51 +106,50 @@
   <c r="P32" i="3"/>
   <c r="P33" i="3"/>
   <c r="P34" i="3"/>
   <c r="P35" i="3"/>
   <c r="P36" i="3"/>
   <c r="P37" i="3"/>
   <c r="P38" i="3"/>
   <c r="P39" i="3"/>
   <c r="P40" i="3"/>
   <c r="P41" i="3"/>
   <c r="P42" i="3"/>
   <c r="P43" i="3"/>
   <c r="P44" i="3"/>
   <c r="P45" i="3"/>
   <c r="P46" i="3"/>
   <c r="P47" i="3"/>
   <c r="P48" i="3"/>
   <c r="P49" i="3"/>
   <c r="P50" i="3"/>
   <c r="P51" i="3"/>
   <c r="P52" i="3"/>
   <c r="P53" i="3"/>
   <c r="P54" i="3"/>
   <c r="P3" i="3"/>
   <c r="P4" i="3"/>
-  <c r="P2" i="3"/>
   <c r="A29" i="3"/>
   <c r="A28" i="3"/>
   <c r="A27" i="3"/>
   <c r="A26" i="3"/>
   <c r="A25" i="3"/>
   <c r="A24" i="3"/>
   <c r="A23" i="3"/>
   <c r="A22" i="3"/>
   <c r="A21" i="3"/>
   <c r="A20" i="3"/>
   <c r="A19" i="3"/>
   <c r="A18" i="3"/>
   <c r="A17" i="3"/>
   <c r="A16" i="3"/>
   <c r="A15" i="3"/>
   <c r="A14" i="3"/>
   <c r="A13" i="3"/>
   <c r="A12" i="3"/>
   <c r="A11" i="3"/>
   <c r="A10" i="3"/>
   <c r="A9" i="3"/>
   <c r="A8" i="3"/>
   <c r="A7" i="3"/>
   <c r="A6" i="3"/>
   <c r="A5" i="3"/>
@@ -202,109 +203,109 @@
   <c r="B22" i="3"/>
   <c r="M20" i="3"/>
   <c r="C20" i="3"/>
   <c r="B20" i="3"/>
   <c r="M18" i="3"/>
   <c r="C18" i="3"/>
   <c r="B18" i="3"/>
   <c r="M16" i="3"/>
   <c r="C16" i="3"/>
   <c r="B16" i="3"/>
   <c r="M14" i="3"/>
   <c r="C14" i="3"/>
   <c r="B14" i="3"/>
   <c r="M12" i="3"/>
   <c r="C12" i="3"/>
   <c r="B12" i="3"/>
   <c r="M10" i="3"/>
   <c r="C10" i="3"/>
   <c r="B10" i="3"/>
   <c r="M8" i="3"/>
   <c r="C8" i="3"/>
   <c r="B8" i="3"/>
   <c r="M6" i="3"/>
   <c r="C6" i="3"/>
   <c r="B6" i="3"/>
-  <c r="P55" i="3"/>
   <c r="C34" i="3"/>
   <c r="C31" i="3"/>
   <c r="C30" i="3"/>
   <c r="M3" i="3"/>
   <c r="M4" i="3"/>
   <c r="M29" i="3"/>
   <c r="M30" i="3"/>
   <c r="M31" i="3"/>
   <c r="M32" i="3"/>
   <c r="M33" i="3"/>
   <c r="M34" i="3"/>
   <c r="M35" i="3"/>
   <c r="M36" i="3"/>
   <c r="M37" i="3"/>
   <c r="M38" i="3"/>
   <c r="M39" i="3"/>
   <c r="M40" i="3"/>
   <c r="M41" i="3"/>
   <c r="M42" i="3"/>
   <c r="M43" i="3"/>
   <c r="M44" i="3"/>
   <c r="M45" i="3"/>
   <c r="M46" i="3"/>
   <c r="M47" i="3"/>
   <c r="M48" i="3"/>
   <c r="M49" i="3"/>
   <c r="M50" i="3"/>
   <c r="M51" i="3"/>
   <c r="M52" i="3"/>
   <c r="M53" i="3"/>
   <c r="M54" i="3"/>
   <c r="M2" i="3"/>
+  <c r="P2" i="3" s="1"/>
+  <c r="P55" i="3" s="1"/>
   <c r="C4" i="3"/>
   <c r="C29" i="3"/>
   <c r="C32" i="3"/>
   <c r="C33" i="3"/>
   <c r="C35" i="3"/>
   <c r="C36" i="3"/>
   <c r="C37" i="3"/>
   <c r="C38" i="3"/>
   <c r="C39" i="3"/>
   <c r="C40" i="3"/>
   <c r="C41" i="3"/>
   <c r="C42" i="3"/>
   <c r="C43" i="3"/>
   <c r="C44" i="3"/>
   <c r="C45" i="3"/>
   <c r="C46" i="3"/>
   <c r="C47" i="3"/>
   <c r="C48" i="3"/>
   <c r="C49" i="3"/>
   <c r="C50" i="3"/>
   <c r="C51" i="3"/>
   <c r="C52" i="3"/>
   <c r="C53" i="3"/>
   <c r="C54" i="3"/>
   <c r="C3" i="3"/>
-  <c r="B3" i="3"/>
   <c r="B4" i="3"/>
   <c r="B29" i="3"/>
   <c r="B30" i="3"/>
   <c r="B31" i="3"/>
   <c r="B32" i="3"/>
   <c r="B33" i="3"/>
   <c r="B34" i="3"/>
   <c r="B35" i="3"/>
   <c r="B36" i="3"/>
   <c r="B37" i="3"/>
   <c r="B38" i="3"/>
   <c r="B39" i="3"/>
   <c r="B40" i="3"/>
   <c r="B41" i="3"/>
   <c r="B42" i="3"/>
   <c r="B43" i="3"/>
   <c r="B44" i="3"/>
   <c r="B45" i="3"/>
   <c r="B46" i="3"/>
   <c r="B47" i="3"/>
   <c r="B48" i="3"/>
   <c r="B49" i="3"/>
   <c r="B50" i="3"/>
   <c r="B51" i="3"/>
   <c r="B52" i="3"/>
@@ -377,53 +378,50 @@
         <x15:connection id="" model="1"/>
       </ext>
     </extLst>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="161" uniqueCount="159">
   <si>
     <t>Pflegegrad</t>
   </si>
   <si>
     <t>Summe beantragt</t>
   </si>
   <si>
     <t>Name Einrichtung</t>
   </si>
   <si>
     <t>Vorname</t>
   </si>
   <si>
     <t>Aufnahmedatum</t>
   </si>
   <si>
-    <t>Entlassungsdatum</t>
-[...1 lines deleted...]
-  <si>
     <t>Anzahl Tage</t>
   </si>
   <si>
     <t>Geburtsdatum</t>
   </si>
   <si>
     <t>Pflegekasse</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Aktenzeichen</t>
   </si>
   <si>
     <t>Antragsart</t>
   </si>
   <si>
     <t>Ort der Einrichtung</t>
   </si>
   <si>
     <t>tägl. Invest.-Kosten</t>
   </si>
   <si>
     <t>Laufend</t>
@@ -859,133 +857,149 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Die Eintragungen in den Feldern </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>„Aktenzeichen“, „Name der Einrichtung“ und „Ort der Einrichtung“</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> erfolgen nur in der ersten Zeile. In allen weiteren Zeilen werden diese Daten bei Eingabe des Namens (in Spalte E) automatisch befüllt.</t>
     </r>
   </si>
+  <si>
+    <t>Entlassungsdatum</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0000"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
-[...11 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF0000"/>
+        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1016,201 +1030,218 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-    <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...22 lines deleted...]
-      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="49" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="3" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Link" xfId="1" builtinId="8"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="35">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor rgb="FFFF0000"/>
+          <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="2" formatCode="0.00"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
@@ -1230,51 +1261,52 @@
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1298,51 +1330,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1366,51 +1399,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1434,51 +1468,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1502,51 +1537,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1568,51 +1604,52 @@
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1635,51 +1672,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1703,51 +1741,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1771,51 +1810,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="dd/mm/yyyy"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1838,51 +1878,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1905,51 +1946,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -1971,51 +2013,52 @@
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -2038,51 +2081,52 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
@@ -2103,115 +2147,118 @@
         </top>
         <bottom/>
       </border>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <protection locked="1" hidden="1"/>
     </dxf>
     <dxf>
       <border outline="0">
         <right style="thin">
           <color indexed="64"/>
         </right>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10"/>
         <color theme="0"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
-      <border diagonalUp="0" diagonalDown="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2583,2655 +2630,2655 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bahn-bkk.de/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-ewe.de/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-deutsche-bank.de/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-mahle.de/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-pwc.de/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkkgs.de/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-mtu.de/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-salzgitter.de/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-vdn.de/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk24.de/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ey-bkk.de/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ikk-classic.de/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mercedes-benz-bkk.com/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sbk.org/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tui-bkk.de/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/nordwest" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.karlmayer-bkk.de/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.wmf-bkk.de/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/hessen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bertelsmann-bkk.de/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-evm.de/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/sachsen-anhalt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-akzo.de/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-firmus.de/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-herkules.de/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-melitta-hmr.de/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-public.de/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-wf.de/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bosch-bkk.de/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hek.de/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.koenig-bauer-bkk.de/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novitas-bkk.de/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.suedzucker-bkk.de/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/bremen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.debeka-bkk.de/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.salus-bkk.de/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.viactiv.de/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-miele.de/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.barmer.de/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-technoform.de/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-diakonie.de/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkkexklusiv.de/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkkgs.de/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkkpfalz.de/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-scheufelen.de/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-wuerth.de/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hkk.de/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ikk-gesundplus.de/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.merck-bkk.de/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/aokplus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-verbundplus.de/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kkh.de/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pronovabkk.de/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.skd-bkk.de/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zfbkk.de/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/baden-wuerttemberg/index.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.audibkk.de/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-pfaff.de/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-bba.de/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-freudenberg.de/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-linde.de/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-rrw.de/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.continentale-bkk.de/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.die-ik.de/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mobil-krankenkasse.de/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.meine-krankenkasse.de/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-da.de/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.energie-bkk.de/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ikk-suedwest.de/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-krones.de/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.securvita.de/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tk.de/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vividabkk.de/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/niedersachsen" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/nordost/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bergische-krankenkasse.de/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.big-direkt.de/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-euregio.de/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-gb.de/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-sbh.de/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bmwbkk.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/rheinland-pfalz-saarland/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-faber-castell.de/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-provita.de/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bkk-werra-meissner.de/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dak.de/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.heimat-krankenkasse.de/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.knappschaft.de/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mhplus.de/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ruv-bkk.de/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.svlfg.de/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/bayern" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aok.de/rheinland-hamburg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DF709505-E16C-491F-88DA-EDEB2998ED79}">
-  <sheetPr codeName="Tabelle1"/>
-  <dimension ref="A1:P60"/>
+  <sheetPr codeName="Tabelle1">
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:P58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="F6" sqref="F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.75" style="6" bestFit="1" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="17" max="16384" width="11" style="6" hidden="1"/>
+    <col min="1" max="1" width="11.875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="21.75" style="4" customWidth="1"/>
+    <col min="3" max="3" width="11.25" style="4" customWidth="1"/>
+    <col min="4" max="4" width="12.625" style="4" customWidth="1"/>
+    <col min="5" max="5" width="23.5" style="4" customWidth="1"/>
+    <col min="6" max="6" width="18.5" style="4" customWidth="1"/>
+    <col min="7" max="7" width="13" style="4" customWidth="1"/>
+    <col min="8" max="8" width="11.625" style="4" customWidth="1"/>
+    <col min="9" max="9" width="23.75" style="4" customWidth="1"/>
+    <col min="10" max="10" width="11" style="4" customWidth="1"/>
+    <col min="11" max="11" width="14.375" style="4" customWidth="1"/>
+    <col min="12" max="12" width="17.125" style="4" customWidth="1"/>
+    <col min="13" max="13" width="6.5" style="4" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="12.25" style="4" customWidth="1"/>
+    <col min="15" max="15" width="11.375" style="4" customWidth="1"/>
+    <col min="16" max="16" width="9.125" style="4" customWidth="1"/>
+    <col min="17" max="16384" width="11" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+    <row r="1" spans="1:16" s="24" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A1" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="B1" s="23" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="5" t="s">
+      <c r="E1" s="23" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="23" t="s">
+        <v>151</v>
+      </c>
+      <c r="I1" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="J1" s="23" t="s">
+        <v>153</v>
+      </c>
+      <c r="K1" s="23" t="s">
+        <v>4</v>
+      </c>
+      <c r="L1" s="23" t="s">
+        <v>158</v>
+      </c>
+      <c r="M1" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="N1" s="23" t="s">
+        <v>114</v>
+      </c>
+      <c r="O1" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="D1" s="5" t="s">
-[...35 lines deleted...]
-      <c r="P1" s="5" t="s">
+      <c r="P1" s="23" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      <c r="L2" s="10"/>
+    <row r="2" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="12"/>
+      <c r="B2" s="5"/>
+      <c r="C2" s="5"/>
+      <c r="D2" s="5"/>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="14"/>
       <c r="M2" s="15" t="str">
         <f>IF(AND(K2&lt;&gt;"",L2&lt;&gt;""),(L2-K2)+1,"")</f>
         <v/>
       </c>
-      <c r="N2" s="11"/>
-[...1 lines deleted...]
-      <c r="P2" s="16" t="str">
+      <c r="N2" s="16"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="17" t="str">
         <f>IFERROR(IF(OR(D2="Vorsorgliche Meldung",O2="",J2="nein"),"",M2*O2),"")</f>
         <v/>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A3" s="12" t="str">
+    <row r="3" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="19" t="str">
         <f>IF($E$3&lt;&gt;"",A2,"")</f>
         <v/>
       </c>
-      <c r="B3" s="13" t="str">
-[...3 lines deleted...]
-      <c r="C3" s="13" t="str">
+      <c r="B3" s="20" t="str">
+        <f>IF(E3&lt;&gt;"",B2,"")</f>
+        <v/>
+      </c>
+      <c r="C3" s="20" t="str">
         <f>IF(E3&lt;&gt;"",C2,"")</f>
         <v/>
       </c>
-      <c r="D3" s="8"/>
-[...7 lines deleted...]
-      <c r="L3" s="9"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="13"/>
+      <c r="L3" s="13"/>
       <c r="M3" s="15" t="str">
-        <f t="shared" ref="M3:M54" si="1">IF(AND(K3&lt;&gt;"",L3&lt;&gt;""),(L3-K3)+1,"")</f>
-[...10 lines deleted...]
-      <c r="A4" s="14" t="str">
+        <f t="shared" ref="M3:M54" si="0">IF(AND(K3&lt;&gt;"",L3&lt;&gt;""),(L3-K3)+1,"")</f>
+        <v/>
+      </c>
+      <c r="N3" s="16"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="17" t="str">
+        <f t="shared" ref="P3:P54" si="1">IFERROR(IF(OR(D3="Vorsorgliche Meldung",O3="",J3="nein"),"",M3*O3),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="4" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="21" t="str">
         <f>IF($E$4&lt;&gt;"",A3,"")</f>
         <v/>
       </c>
-      <c r="B4" s="13" t="str">
+      <c r="B4" s="20" t="str">
+        <f t="shared" ref="B4:B54" si="2">IF(E4&lt;&gt;"",B3,"")</f>
+        <v/>
+      </c>
+      <c r="C4" s="20" t="str">
+        <f t="shared" ref="C4:C54" si="3">IF(E4&lt;&gt;"",C3,"")</f>
+        <v/>
+      </c>
+      <c r="D4" s="5"/>
+      <c r="E4" s="5"/>
+      <c r="F4" s="5"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="5"/>
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C4" s="13" t="str">
-[...12 lines deleted...]
-      <c r="M4" s="15" t="str">
+      <c r="N4" s="16"/>
+      <c r="O4" s="5"/>
+      <c r="P4" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N4" s="11"/>
-[...7 lines deleted...]
-      <c r="A5" s="12" t="str">
+    </row>
+    <row r="5" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="19" t="str">
         <f>IF($E$5&lt;&gt;"",A4,"")</f>
         <v/>
       </c>
-      <c r="B5" s="13" t="str">
+      <c r="B5" s="20" t="str">
         <f t="shared" ref="B5" si="4">IF(E5&lt;&gt;"",B4,"")</f>
         <v/>
       </c>
-      <c r="C5" s="13" t="str">
+      <c r="C5" s="20" t="str">
         <f>IF(E5&lt;&gt;"",C4,"")</f>
         <v/>
       </c>
-      <c r="D5" s="8"/>
-[...7 lines deleted...]
-      <c r="L5" s="9"/>
+      <c r="D5" s="5"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="5"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="13"/>
+      <c r="L5" s="13"/>
       <c r="M5" s="15" t="str">
         <f t="shared" ref="M5" si="5">IF(AND(K5&lt;&gt;"",L5&lt;&gt;""),(L5-K5)+1,"")</f>
         <v/>
       </c>
-      <c r="N5" s="11"/>
-[...7 lines deleted...]
-      <c r="A6" s="14" t="str">
+      <c r="N5" s="16"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="21" t="str">
         <f>IF($E6&lt;&gt;"",A5,"")</f>
         <v/>
       </c>
-      <c r="B6" s="13" t="str">
+      <c r="B6" s="20" t="str">
         <f t="shared" ref="B6:B7" si="6">IF(E6&lt;&gt;"",B5,"")</f>
         <v/>
       </c>
-      <c r="C6" s="13" t="str">
+      <c r="C6" s="20" t="str">
         <f t="shared" ref="C6" si="7">IF(E6&lt;&gt;"",C5,"")</f>
         <v/>
       </c>
-      <c r="D6" s="8"/>
-[...7 lines deleted...]
-      <c r="L6" s="9"/>
+      <c r="D6" s="5"/>
+      <c r="E6" s="5"/>
+      <c r="F6" s="5"/>
+      <c r="G6" s="13"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="13"/>
+      <c r="L6" s="13"/>
       <c r="M6" s="15" t="str">
         <f t="shared" ref="M6:M7" si="8">IF(AND(K6&lt;&gt;"",L6&lt;&gt;""),(L6-K6)+1,"")</f>
         <v/>
       </c>
-      <c r="N6" s="11"/>
-[...7 lines deleted...]
-      <c r="A7" s="12" t="str">
+      <c r="N6" s="16"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="7" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="19" t="str">
         <f>IF($E$7&lt;&gt;"",A6,"")</f>
         <v/>
       </c>
-      <c r="B7" s="13" t="str">
+      <c r="B7" s="20" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
-      <c r="C7" s="13" t="str">
+      <c r="C7" s="20" t="str">
         <f>IF(E7&lt;&gt;"",C6,"")</f>
         <v/>
       </c>
-      <c r="D7" s="8"/>
-[...7 lines deleted...]
-      <c r="L7" s="9"/>
+      <c r="D7" s="5"/>
+      <c r="E7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="13"/>
+      <c r="L7" s="13"/>
       <c r="M7" s="15" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
-      <c r="N7" s="11"/>
-[...7 lines deleted...]
-      <c r="A8" s="14" t="str">
+      <c r="N7" s="16"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="21" t="str">
         <f>IF($E$8&lt;&gt;"",A7,"")</f>
         <v/>
       </c>
-      <c r="B8" s="13" t="str">
+      <c r="B8" s="20" t="str">
         <f t="shared" ref="B8:B9" si="9">IF(E8&lt;&gt;"",B7,"")</f>
         <v/>
       </c>
-      <c r="C8" s="13" t="str">
+      <c r="C8" s="20" t="str">
         <f t="shared" ref="C8" si="10">IF(E8&lt;&gt;"",C7,"")</f>
         <v/>
       </c>
-      <c r="D8" s="8"/>
-[...7 lines deleted...]
-      <c r="L8" s="9"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="13"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="13"/>
+      <c r="L8" s="13"/>
       <c r="M8" s="15" t="str">
         <f t="shared" ref="M8:M9" si="11">IF(AND(K8&lt;&gt;"",L8&lt;&gt;""),(L8-K8)+1,"")</f>
         <v/>
       </c>
-      <c r="N8" s="11"/>
-[...7 lines deleted...]
-      <c r="A9" s="12" t="str">
+      <c r="N8" s="16"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="19" t="str">
         <f>IF($E$9&lt;&gt;"",A8,"")</f>
         <v/>
       </c>
-      <c r="B9" s="13" t="str">
+      <c r="B9" s="20" t="str">
         <f t="shared" si="9"/>
         <v/>
       </c>
-      <c r="C9" s="13" t="str">
+      <c r="C9" s="20" t="str">
         <f>IF(E9&lt;&gt;"",C8,"")</f>
         <v/>
       </c>
-      <c r="D9" s="8"/>
-[...7 lines deleted...]
-      <c r="L9" s="9"/>
+      <c r="D9" s="5"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="13"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="13"/>
+      <c r="L9" s="13"/>
       <c r="M9" s="15" t="str">
         <f t="shared" si="11"/>
         <v/>
       </c>
-      <c r="N9" s="11"/>
-[...7 lines deleted...]
-      <c r="A10" s="14" t="str">
+      <c r="N9" s="16"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="21" t="str">
         <f>IF($E$10&lt;&gt;"",A9,"")</f>
         <v/>
       </c>
-      <c r="B10" s="13" t="str">
+      <c r="B10" s="20" t="str">
         <f t="shared" ref="B10:B11" si="12">IF(E10&lt;&gt;"",B9,"")</f>
         <v/>
       </c>
-      <c r="C10" s="13" t="str">
+      <c r="C10" s="20" t="str">
         <f t="shared" ref="C10" si="13">IF(E10&lt;&gt;"",C9,"")</f>
         <v/>
       </c>
-      <c r="D10" s="8"/>
-[...7 lines deleted...]
-      <c r="L10" s="9"/>
+      <c r="D10" s="5"/>
+      <c r="E10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
       <c r="M10" s="15" t="str">
         <f t="shared" ref="M10:M11" si="14">IF(AND(K10&lt;&gt;"",L10&lt;&gt;""),(L10-K10)+1,"")</f>
         <v/>
       </c>
-      <c r="N10" s="11"/>
-[...7 lines deleted...]
-      <c r="A11" s="12" t="str">
+      <c r="N10" s="16"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="19" t="str">
         <f>IF($E$11&lt;&gt;"",A10,"")</f>
         <v/>
       </c>
-      <c r="B11" s="13" t="str">
+      <c r="B11" s="20" t="str">
         <f t="shared" si="12"/>
         <v/>
       </c>
-      <c r="C11" s="13" t="str">
+      <c r="C11" s="20" t="str">
         <f>IF(E11&lt;&gt;"",C10,"")</f>
         <v/>
       </c>
-      <c r="D11" s="8"/>
-[...7 lines deleted...]
-      <c r="L11" s="9"/>
+      <c r="D11" s="5"/>
+      <c r="E11" s="5"/>
+      <c r="F11" s="5"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
       <c r="M11" s="15" t="str">
         <f t="shared" si="14"/>
         <v/>
       </c>
-      <c r="N11" s="11"/>
-[...7 lines deleted...]
-      <c r="A12" s="14" t="str">
+      <c r="N11" s="16"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="21" t="str">
         <f>IF($E$12&lt;&gt;"",A11,"")</f>
         <v/>
       </c>
-      <c r="B12" s="13" t="str">
+      <c r="B12" s="20" t="str">
         <f t="shared" ref="B12:B13" si="15">IF(E12&lt;&gt;"",B11,"")</f>
         <v/>
       </c>
-      <c r="C12" s="13" t="str">
+      <c r="C12" s="20" t="str">
         <f t="shared" ref="C12" si="16">IF(E12&lt;&gt;"",C11,"")</f>
         <v/>
       </c>
-      <c r="D12" s="8"/>
-[...7 lines deleted...]
-      <c r="L12" s="9"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="5"/>
+      <c r="G12" s="13"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
       <c r="M12" s="15" t="str">
         <f t="shared" ref="M12:M13" si="17">IF(AND(K12&lt;&gt;"",L12&lt;&gt;""),(L12-K12)+1,"")</f>
         <v/>
       </c>
-      <c r="N12" s="11"/>
-[...7 lines deleted...]
-      <c r="A13" s="12" t="str">
+      <c r="N12" s="16"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="19" t="str">
         <f>IF($E$13&lt;&gt;"",A12,"")</f>
         <v/>
       </c>
-      <c r="B13" s="13" t="str">
+      <c r="B13" s="20" t="str">
         <f t="shared" si="15"/>
         <v/>
       </c>
-      <c r="C13" s="13" t="str">
+      <c r="C13" s="20" t="str">
         <f>IF(E13&lt;&gt;"",C12,"")</f>
         <v/>
       </c>
-      <c r="D13" s="8"/>
-[...7 lines deleted...]
-      <c r="L13" s="9"/>
+      <c r="D13" s="5"/>
+      <c r="E13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="13"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
       <c r="M13" s="15" t="str">
         <f t="shared" si="17"/>
         <v/>
       </c>
-      <c r="N13" s="11"/>
-[...7 lines deleted...]
-      <c r="A14" s="14" t="str">
+      <c r="N13" s="16"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="21" t="str">
         <f>IF($E$14&lt;&gt;"",A13,"")</f>
         <v/>
       </c>
-      <c r="B14" s="13" t="str">
+      <c r="B14" s="20" t="str">
         <f t="shared" ref="B14:B15" si="18">IF(E14&lt;&gt;"",B13,"")</f>
         <v/>
       </c>
-      <c r="C14" s="13" t="str">
+      <c r="C14" s="20" t="str">
         <f t="shared" ref="C14" si="19">IF(E14&lt;&gt;"",C13,"")</f>
         <v/>
       </c>
-      <c r="D14" s="8"/>
-[...7 lines deleted...]
-      <c r="L14" s="9"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="13"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
       <c r="M14" s="15" t="str">
         <f t="shared" ref="M14:M15" si="20">IF(AND(K14&lt;&gt;"",L14&lt;&gt;""),(L14-K14)+1,"")</f>
         <v/>
       </c>
-      <c r="N14" s="11"/>
-[...7 lines deleted...]
-      <c r="A15" s="12" t="str">
+      <c r="N14" s="16"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="19" t="str">
         <f>IF($E$15&lt;&gt;"",A14,"")</f>
         <v/>
       </c>
-      <c r="B15" s="13" t="str">
+      <c r="B15" s="20" t="str">
         <f t="shared" si="18"/>
         <v/>
       </c>
-      <c r="C15" s="13" t="str">
+      <c r="C15" s="20" t="str">
         <f>IF(E15&lt;&gt;"",C14,"")</f>
         <v/>
       </c>
-      <c r="D15" s="8"/>
-[...7 lines deleted...]
-      <c r="L15" s="9"/>
+      <c r="D15" s="5"/>
+      <c r="E15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="13"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
       <c r="M15" s="15" t="str">
         <f t="shared" si="20"/>
         <v/>
       </c>
-      <c r="N15" s="11"/>
-[...7 lines deleted...]
-      <c r="A16" s="14" t="str">
+      <c r="N15" s="16"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="21" t="str">
         <f>IF($E$16&lt;&gt;"",A15,"")</f>
         <v/>
       </c>
-      <c r="B16" s="13" t="str">
+      <c r="B16" s="20" t="str">
         <f t="shared" ref="B16:B17" si="21">IF(E16&lt;&gt;"",B15,"")</f>
         <v/>
       </c>
-      <c r="C16" s="13" t="str">
+      <c r="C16" s="20" t="str">
         <f t="shared" ref="C16" si="22">IF(E16&lt;&gt;"",C15,"")</f>
         <v/>
       </c>
-      <c r="D16" s="8"/>
-[...7 lines deleted...]
-      <c r="L16" s="9"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="13"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
       <c r="M16" s="15" t="str">
         <f t="shared" ref="M16:M17" si="23">IF(AND(K16&lt;&gt;"",L16&lt;&gt;""),(L16-K16)+1,"")</f>
         <v/>
       </c>
-      <c r="N16" s="11"/>
-[...7 lines deleted...]
-      <c r="A17" s="12" t="str">
+      <c r="N16" s="16"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="19" t="str">
         <f>IF($E$17&lt;&gt;"",A16,"")</f>
         <v/>
       </c>
-      <c r="B17" s="13" t="str">
+      <c r="B17" s="20" t="str">
         <f t="shared" si="21"/>
         <v/>
       </c>
-      <c r="C17" s="13" t="str">
+      <c r="C17" s="20" t="str">
         <f>IF(E17&lt;&gt;"",C16,"")</f>
         <v/>
       </c>
-      <c r="D17" s="8"/>
-[...7 lines deleted...]
-      <c r="L17" s="9"/>
+      <c r="D17" s="5"/>
+      <c r="E17" s="5"/>
+      <c r="F17" s="5"/>
+      <c r="G17" s="13"/>
+      <c r="H17" s="5"/>
+      <c r="I17" s="5"/>
+      <c r="J17" s="5"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
       <c r="M17" s="15" t="str">
         <f t="shared" si="23"/>
         <v/>
       </c>
-      <c r="N17" s="11"/>
-[...7 lines deleted...]
-      <c r="A18" s="14" t="str">
+      <c r="N17" s="16"/>
+      <c r="O17" s="5"/>
+      <c r="P17" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="18" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="21" t="str">
         <f>IF($E$18&lt;&gt;"",A17,"")</f>
         <v/>
       </c>
-      <c r="B18" s="13" t="str">
+      <c r="B18" s="20" t="str">
         <f t="shared" ref="B18:B19" si="24">IF(E18&lt;&gt;"",B17,"")</f>
         <v/>
       </c>
-      <c r="C18" s="13" t="str">
+      <c r="C18" s="20" t="str">
         <f t="shared" ref="C18" si="25">IF(E18&lt;&gt;"",C17,"")</f>
         <v/>
       </c>
-      <c r="D18" s="8"/>
-[...7 lines deleted...]
-      <c r="L18" s="9"/>
+      <c r="D18" s="5"/>
+      <c r="E18" s="5"/>
+      <c r="F18" s="5"/>
+      <c r="G18" s="13"/>
+      <c r="H18" s="5"/>
+      <c r="I18" s="5"/>
+      <c r="J18" s="5"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
       <c r="M18" s="15" t="str">
         <f t="shared" ref="M18:M19" si="26">IF(AND(K18&lt;&gt;"",L18&lt;&gt;""),(L18-K18)+1,"")</f>
         <v/>
       </c>
-      <c r="N18" s="11"/>
-[...7 lines deleted...]
-      <c r="A19" s="12" t="str">
+      <c r="N18" s="16"/>
+      <c r="O18" s="5"/>
+      <c r="P18" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="19" t="str">
         <f>IF($E$19&lt;&gt;"",A18,"")</f>
         <v/>
       </c>
-      <c r="B19" s="13" t="str">
+      <c r="B19" s="20" t="str">
         <f t="shared" si="24"/>
         <v/>
       </c>
-      <c r="C19" s="13" t="str">
+      <c r="C19" s="20" t="str">
         <f>IF(E19&lt;&gt;"",C18,"")</f>
         <v/>
       </c>
-      <c r="D19" s="8"/>
-[...7 lines deleted...]
-      <c r="L19" s="9"/>
+      <c r="D19" s="5"/>
+      <c r="E19" s="5"/>
+      <c r="F19" s="5"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="5"/>
+      <c r="I19" s="5"/>
+      <c r="J19" s="5"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
       <c r="M19" s="15" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
-      <c r="N19" s="11"/>
-[...7 lines deleted...]
-      <c r="A20" s="14" t="str">
+      <c r="N19" s="16"/>
+      <c r="O19" s="5"/>
+      <c r="P19" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="21" t="str">
         <f>IF($E$20&lt;&gt;"",A19,"")</f>
         <v/>
       </c>
-      <c r="B20" s="13" t="str">
+      <c r="B20" s="20" t="str">
         <f t="shared" ref="B20:B21" si="27">IF(E20&lt;&gt;"",B19,"")</f>
         <v/>
       </c>
-      <c r="C20" s="13" t="str">
+      <c r="C20" s="20" t="str">
         <f t="shared" ref="C20" si="28">IF(E20&lt;&gt;"",C19,"")</f>
         <v/>
       </c>
-      <c r="D20" s="8"/>
-[...7 lines deleted...]
-      <c r="L20" s="9"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="5"/>
+      <c r="F20" s="5"/>
+      <c r="G20" s="13"/>
+      <c r="H20" s="5"/>
+      <c r="I20" s="5"/>
+      <c r="J20" s="5"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
       <c r="M20" s="15" t="str">
         <f t="shared" ref="M20:M21" si="29">IF(AND(K20&lt;&gt;"",L20&lt;&gt;""),(L20-K20)+1,"")</f>
         <v/>
       </c>
-      <c r="N20" s="11"/>
-[...7 lines deleted...]
-      <c r="A21" s="12" t="str">
+      <c r="N20" s="16"/>
+      <c r="O20" s="5"/>
+      <c r="P20" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="19" t="str">
         <f t="shared" ref="A21:A28" si="30">IF($E21&lt;&gt;"",A20,"")</f>
         <v/>
       </c>
-      <c r="B21" s="13" t="str">
+      <c r="B21" s="20" t="str">
         <f t="shared" si="27"/>
         <v/>
       </c>
-      <c r="C21" s="13" t="str">
+      <c r="C21" s="20" t="str">
         <f>IF(E21&lt;&gt;"",C20,"")</f>
         <v/>
       </c>
-      <c r="D21" s="8"/>
-[...7 lines deleted...]
-      <c r="L21" s="9"/>
+      <c r="D21" s="5"/>
+      <c r="E21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="13"/>
+      <c r="H21" s="5"/>
+      <c r="I21" s="5"/>
+      <c r="J21" s="5"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
       <c r="M21" s="15" t="str">
         <f t="shared" si="29"/>
         <v/>
       </c>
-      <c r="N21" s="11"/>
-[...7 lines deleted...]
-      <c r="A22" s="14" t="str">
+      <c r="N21" s="16"/>
+      <c r="O21" s="5"/>
+      <c r="P21" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="21" t="str">
         <f t="shared" si="30"/>
         <v/>
       </c>
-      <c r="B22" s="13" t="str">
+      <c r="B22" s="20" t="str">
         <f t="shared" ref="B22:B23" si="31">IF(E22&lt;&gt;"",B21,"")</f>
         <v/>
       </c>
-      <c r="C22" s="13" t="str">
+      <c r="C22" s="20" t="str">
         <f t="shared" ref="C22" si="32">IF(E22&lt;&gt;"",C21,"")</f>
         <v/>
       </c>
-      <c r="D22" s="8"/>
-[...7 lines deleted...]
-      <c r="L22" s="9"/>
+      <c r="D22" s="5"/>
+      <c r="E22" s="5"/>
+      <c r="F22" s="5"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
       <c r="M22" s="15" t="str">
         <f t="shared" ref="M22:M23" si="33">IF(AND(K22&lt;&gt;"",L22&lt;&gt;""),(L22-K22)+1,"")</f>
         <v/>
       </c>
-      <c r="N22" s="11"/>
-[...7 lines deleted...]
-      <c r="A23" s="12" t="str">
+      <c r="N22" s="16"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="19" t="str">
         <f t="shared" si="30"/>
         <v/>
       </c>
-      <c r="B23" s="13" t="str">
+      <c r="B23" s="20" t="str">
         <f t="shared" si="31"/>
         <v/>
       </c>
-      <c r="C23" s="13" t="str">
+      <c r="C23" s="20" t="str">
         <f>IF(E23&lt;&gt;"",C22,"")</f>
         <v/>
       </c>
-      <c r="D23" s="8"/>
-[...7 lines deleted...]
-      <c r="L23" s="9"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
       <c r="M23" s="15" t="str">
         <f t="shared" si="33"/>
         <v/>
       </c>
-      <c r="N23" s="11"/>
-[...7 lines deleted...]
-      <c r="A24" s="14" t="str">
+      <c r="N23" s="16"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="24" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="21" t="str">
         <f t="shared" si="30"/>
         <v/>
       </c>
-      <c r="B24" s="13" t="str">
+      <c r="B24" s="20" t="str">
         <f t="shared" ref="B24:B25" si="34">IF(E24&lt;&gt;"",B23,"")</f>
         <v/>
       </c>
-      <c r="C24" s="13" t="str">
+      <c r="C24" s="20" t="str">
         <f t="shared" ref="C24" si="35">IF(E24&lt;&gt;"",C23,"")</f>
         <v/>
       </c>
-      <c r="D24" s="8"/>
-[...7 lines deleted...]
-      <c r="L24" s="9"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="13"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
       <c r="M24" s="15" t="str">
         <f t="shared" ref="M24:M25" si="36">IF(AND(K24&lt;&gt;"",L24&lt;&gt;""),(L24-K24)+1,"")</f>
         <v/>
       </c>
-      <c r="N24" s="11"/>
-[...7 lines deleted...]
-      <c r="A25" s="12" t="str">
+      <c r="N24" s="16"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="19" t="str">
         <f t="shared" si="30"/>
         <v/>
       </c>
-      <c r="B25" s="13" t="str">
+      <c r="B25" s="20" t="str">
         <f t="shared" si="34"/>
         <v/>
       </c>
-      <c r="C25" s="13" t="str">
+      <c r="C25" s="20" t="str">
         <f>IF(E25&lt;&gt;"",C24,"")</f>
         <v/>
       </c>
-      <c r="D25" s="8"/>
-[...7 lines deleted...]
-      <c r="L25" s="9"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="13"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
       <c r="M25" s="15" t="str">
         <f t="shared" si="36"/>
         <v/>
       </c>
-      <c r="N25" s="11"/>
-[...7 lines deleted...]
-      <c r="A26" s="14" t="str">
+      <c r="N25" s="16"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="21" t="str">
         <f t="shared" si="30"/>
         <v/>
       </c>
-      <c r="B26" s="13" t="str">
+      <c r="B26" s="20" t="str">
         <f t="shared" ref="B26:B27" si="37">IF(E26&lt;&gt;"",B25,"")</f>
         <v/>
       </c>
-      <c r="C26" s="13" t="str">
+      <c r="C26" s="20" t="str">
         <f t="shared" ref="C26" si="38">IF(E26&lt;&gt;"",C25,"")</f>
         <v/>
       </c>
-      <c r="D26" s="8"/>
-[...7 lines deleted...]
-      <c r="L26" s="9"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="5"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
       <c r="M26" s="15" t="str">
         <f t="shared" ref="M26:M27" si="39">IF(AND(K26&lt;&gt;"",L26&lt;&gt;""),(L26-K26)+1,"")</f>
         <v/>
       </c>
-      <c r="N26" s="11"/>
-[...7 lines deleted...]
-      <c r="A27" s="12" t="str">
+      <c r="N26" s="16"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="19" t="str">
         <f t="shared" si="30"/>
         <v/>
       </c>
-      <c r="B27" s="13" t="str">
+      <c r="B27" s="20" t="str">
         <f t="shared" si="37"/>
         <v/>
       </c>
-      <c r="C27" s="13" t="str">
+      <c r="C27" s="20" t="str">
         <f>IF(E27&lt;&gt;"",C26,"")</f>
         <v/>
       </c>
-      <c r="D27" s="8"/>
-[...7 lines deleted...]
-      <c r="L27" s="9"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="5"/>
+      <c r="G27" s="13"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
       <c r="M27" s="15" t="str">
         <f t="shared" si="39"/>
         <v/>
       </c>
-      <c r="N27" s="11"/>
-[...7 lines deleted...]
-      <c r="A28" s="14" t="str">
+      <c r="N27" s="16"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="21" t="str">
         <f t="shared" si="30"/>
         <v/>
       </c>
-      <c r="B28" s="13" t="str">
+      <c r="B28" s="20" t="str">
         <f t="shared" ref="B28" si="40">IF(E28&lt;&gt;"",B27,"")</f>
         <v/>
       </c>
-      <c r="C28" s="13" t="str">
+      <c r="C28" s="20" t="str">
         <f t="shared" ref="C28" si="41">IF(E28&lt;&gt;"",C27,"")</f>
         <v/>
       </c>
-      <c r="D28" s="8"/>
-[...7 lines deleted...]
-      <c r="L28" s="9"/>
+      <c r="D28" s="5"/>
+      <c r="E28" s="5"/>
+      <c r="F28" s="5"/>
+      <c r="G28" s="13"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
       <c r="M28" s="15" t="str">
         <f t="shared" ref="M28" si="42">IF(AND(K28&lt;&gt;"",L28&lt;&gt;""),(L28-K28)+1,"")</f>
         <v/>
       </c>
-      <c r="N28" s="11"/>
-[...1 lines deleted...]
-      <c r="P28" s="16" t="str">
+      <c r="N28" s="16"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="19" t="str">
+        <f>IF($E$29&lt;&gt;"",A28,"")</f>
+        <v/>
+      </c>
+      <c r="B29" s="20" t="str">
+        <f>IF(E29&lt;&gt;"",B4,"")</f>
+        <v/>
+      </c>
+      <c r="C29" s="20" t="str">
+        <f>IF(E29&lt;&gt;"",C4,"")</f>
+        <v/>
+      </c>
+      <c r="D29" s="5"/>
+      <c r="E29" s="5"/>
+      <c r="F29" s="5"/>
+      <c r="G29" s="13"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N29" s="16"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="21" t="str">
+        <f>IF($E$30&lt;&gt;"",A29,"")</f>
+        <v/>
+      </c>
+      <c r="B30" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="M29" s="15" t="str">
+      <c r="C30" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5"/>
+      <c r="F30" s="5"/>
+      <c r="G30" s="13"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N30" s="16"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N29" s="11"/>
-[...1 lines deleted...]
-      <c r="P29" s="16" t="str">
+    </row>
+    <row r="31" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="19" t="str">
+        <f>IF($E$31&lt;&gt;"",A30,"")</f>
+        <v/>
+      </c>
+      <c r="B31" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B30" s="13" t="str">
+      <c r="C31" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5"/>
+      <c r="F31" s="5"/>
+      <c r="G31" s="13"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C30" s="13" t="str">
+      <c r="N31" s="16"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="21" t="str">
+        <f>IF($E$32&lt;&gt;"",A31,"")</f>
+        <v/>
+      </c>
+      <c r="B32" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C32" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D30" s="8"/>
-[...8 lines deleted...]
-      <c r="M30" s="15" t="str">
+      <c r="D32" s="5"/>
+      <c r="E32" s="5"/>
+      <c r="F32" s="5"/>
+      <c r="G32" s="13"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N32" s="16"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N30" s="11"/>
-[...1 lines deleted...]
-      <c r="P30" s="16" t="str">
+    </row>
+    <row r="33" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="19" t="str">
+        <f>IF($E$33&lt;&gt;"",A32,"")</f>
+        <v/>
+      </c>
+      <c r="B33" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B31" s="13" t="str">
+      <c r="C33" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D33" s="5"/>
+      <c r="E33" s="5"/>
+      <c r="F33" s="5"/>
+      <c r="G33" s="13"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C31" s="13" t="str">
+      <c r="N33" s="16"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="21" t="str">
+        <f>IF($E$34&lt;&gt;"",A33,"")</f>
+        <v/>
+      </c>
+      <c r="B34" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C34" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D31" s="8"/>
-[...8 lines deleted...]
-      <c r="M31" s="15" t="str">
+      <c r="D34" s="5"/>
+      <c r="E34" s="5"/>
+      <c r="F34" s="5"/>
+      <c r="G34" s="13"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N34" s="16"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N31" s="11"/>
-[...1 lines deleted...]
-      <c r="P31" s="16" t="str">
+    </row>
+    <row r="35" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="19" t="str">
+        <f>IF($E$35&lt;&gt;"",A34,"")</f>
+        <v/>
+      </c>
+      <c r="B35" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B32" s="13" t="str">
+      <c r="C35" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D35" s="5"/>
+      <c r="E35" s="5"/>
+      <c r="F35" s="5"/>
+      <c r="G35" s="13"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C32" s="13" t="str">
+      <c r="N35" s="16"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="36" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="21" t="str">
+        <f>IF($E$36&lt;&gt;"",A35,"")</f>
+        <v/>
+      </c>
+      <c r="B36" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C36" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D32" s="8"/>
-[...8 lines deleted...]
-      <c r="M32" s="15" t="str">
+      <c r="D36" s="5"/>
+      <c r="E36" s="5"/>
+      <c r="F36" s="5"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N36" s="16"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N32" s="11"/>
-[...1 lines deleted...]
-      <c r="P32" s="16" t="str">
+    </row>
+    <row r="37" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="19" t="str">
+        <f>IF($E$37&lt;&gt;"",A36,"")</f>
+        <v/>
+      </c>
+      <c r="B37" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B33" s="13" t="str">
+      <c r="C37" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D37" s="5"/>
+      <c r="E37" s="5"/>
+      <c r="F37" s="5"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C33" s="13" t="str">
+      <c r="N37" s="16"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="21" t="str">
+        <f>IF($E$38&lt;&gt;"",A37,"")</f>
+        <v/>
+      </c>
+      <c r="B38" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C38" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D33" s="8"/>
-[...8 lines deleted...]
-      <c r="M33" s="15" t="str">
+      <c r="D38" s="5"/>
+      <c r="E38" s="5"/>
+      <c r="F38" s="5"/>
+      <c r="G38" s="13"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N38" s="16"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N33" s="11"/>
-[...1 lines deleted...]
-      <c r="P33" s="16" t="str">
+    </row>
+    <row r="39" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="19" t="str">
+        <f>IF($E$39&lt;&gt;"",A38,"")</f>
+        <v/>
+      </c>
+      <c r="B39" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B34" s="13" t="str">
+      <c r="C39" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D39" s="5"/>
+      <c r="E39" s="5"/>
+      <c r="F39" s="5"/>
+      <c r="G39" s="13"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C34" s="13" t="str">
+      <c r="N39" s="16"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="40" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="21" t="str">
+        <f>IF($E$40&lt;&gt;"",A39,"")</f>
+        <v/>
+      </c>
+      <c r="B40" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C40" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D34" s="8"/>
-[...8 lines deleted...]
-      <c r="M34" s="15" t="str">
+      <c r="D40" s="5"/>
+      <c r="E40" s="5"/>
+      <c r="F40" s="5"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="13"/>
+      <c r="L40" s="13"/>
+      <c r="M40" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N40" s="16"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N34" s="11"/>
-[...1 lines deleted...]
-      <c r="P34" s="16" t="str">
+    </row>
+    <row r="41" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A41" s="19" t="str">
+        <f>IF($E$41&lt;&gt;"",A40,"")</f>
+        <v/>
+      </c>
+      <c r="B41" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B35" s="13" t="str">
+      <c r="C41" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D41" s="5"/>
+      <c r="E41" s="5"/>
+      <c r="F41" s="5"/>
+      <c r="G41" s="13"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C35" s="13" t="str">
+      <c r="N41" s="16"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="42" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A42" s="21" t="str">
+        <f>IF($E$42&lt;&gt;"",A41,"")</f>
+        <v/>
+      </c>
+      <c r="B42" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C42" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D35" s="8"/>
-[...8 lines deleted...]
-      <c r="M35" s="15" t="str">
+      <c r="D42" s="5"/>
+      <c r="E42" s="5"/>
+      <c r="F42" s="5"/>
+      <c r="G42" s="13"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N42" s="16"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N35" s="11"/>
-[...1 lines deleted...]
-      <c r="P35" s="16" t="str">
+    </row>
+    <row r="43" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A43" s="19" t="str">
+        <f>IF($E$43&lt;&gt;"",A42,"")</f>
+        <v/>
+      </c>
+      <c r="B43" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B36" s="13" t="str">
+      <c r="C43" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D43" s="5"/>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="13"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C36" s="13" t="str">
+      <c r="N43" s="16"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="44" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="21" t="str">
+        <f>IF($E$44&lt;&gt;"",A43,"")</f>
+        <v/>
+      </c>
+      <c r="B44" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C44" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D36" s="8"/>
-[...8 lines deleted...]
-      <c r="M36" s="15" t="str">
+      <c r="D44" s="5"/>
+      <c r="E44" s="5"/>
+      <c r="F44" s="5"/>
+      <c r="G44" s="13"/>
+      <c r="H44" s="5"/>
+      <c r="I44" s="5"/>
+      <c r="J44" s="5"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N44" s="16"/>
+      <c r="O44" s="5"/>
+      <c r="P44" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N36" s="11"/>
-[...1 lines deleted...]
-      <c r="P36" s="16" t="str">
+    </row>
+    <row r="45" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A45" s="19" t="str">
+        <f>IF($E$45&lt;&gt;"",A44,"")</f>
+        <v/>
+      </c>
+      <c r="B45" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B37" s="13" t="str">
+      <c r="C45" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D45" s="5"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="5"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="5"/>
+      <c r="I45" s="5"/>
+      <c r="J45" s="5"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C37" s="13" t="str">
+      <c r="N45" s="16"/>
+      <c r="O45" s="5"/>
+      <c r="P45" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="46" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A46" s="21" t="str">
+        <f>IF($E$46&lt;&gt;"",A45,"")</f>
+        <v/>
+      </c>
+      <c r="B46" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C46" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D37" s="8"/>
-[...8 lines deleted...]
-      <c r="M37" s="15" t="str">
+      <c r="D46" s="5"/>
+      <c r="E46" s="5"/>
+      <c r="F46" s="5"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="5"/>
+      <c r="I46" s="5"/>
+      <c r="J46" s="5"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
+      <c r="M46" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N46" s="16"/>
+      <c r="O46" s="5"/>
+      <c r="P46" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N37" s="11"/>
-[...1 lines deleted...]
-      <c r="P37" s="16" t="str">
+    </row>
+    <row r="47" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A47" s="19" t="str">
+        <f>IF($E$47&lt;&gt;"",A46,"")</f>
+        <v/>
+      </c>
+      <c r="B47" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B38" s="13" t="str">
+      <c r="C47" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D47" s="5"/>
+      <c r="E47" s="5"/>
+      <c r="F47" s="5"/>
+      <c r="G47" s="13"/>
+      <c r="H47" s="5"/>
+      <c r="I47" s="5"/>
+      <c r="J47" s="5"/>
+      <c r="K47" s="13"/>
+      <c r="L47" s="13"/>
+      <c r="M47" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C38" s="13" t="str">
+      <c r="N47" s="16"/>
+      <c r="O47" s="5"/>
+      <c r="P47" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="48" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="21" t="str">
+        <f>IF($E$48&lt;&gt;"",A47,"")</f>
+        <v/>
+      </c>
+      <c r="B48" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C48" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D38" s="8"/>
-[...8 lines deleted...]
-      <c r="M38" s="15" t="str">
+      <c r="D48" s="5"/>
+      <c r="E48" s="5"/>
+      <c r="F48" s="5"/>
+      <c r="G48" s="13"/>
+      <c r="H48" s="5"/>
+      <c r="I48" s="5"/>
+      <c r="J48" s="5"/>
+      <c r="K48" s="13"/>
+      <c r="L48" s="13"/>
+      <c r="M48" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N48" s="16"/>
+      <c r="O48" s="5"/>
+      <c r="P48" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N38" s="11"/>
-[...1 lines deleted...]
-      <c r="P38" s="16" t="str">
+    </row>
+    <row r="49" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A49" s="19" t="str">
+        <f>IF($E$49&lt;&gt;"",A48,"")</f>
+        <v/>
+      </c>
+      <c r="B49" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B39" s="13" t="str">
+      <c r="C49" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D49" s="5"/>
+      <c r="E49" s="5"/>
+      <c r="F49" s="5"/>
+      <c r="G49" s="13"/>
+      <c r="H49" s="5"/>
+      <c r="I49" s="5"/>
+      <c r="J49" s="5"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C39" s="13" t="str">
+      <c r="N49" s="16"/>
+      <c r="O49" s="5"/>
+      <c r="P49" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="50" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A50" s="21" t="str">
+        <f>IF($E$50&lt;&gt;"",A49,"")</f>
+        <v/>
+      </c>
+      <c r="B50" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C50" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D39" s="8"/>
-[...8 lines deleted...]
-      <c r="M39" s="15" t="str">
+      <c r="D50" s="5"/>
+      <c r="E50" s="5"/>
+      <c r="F50" s="5"/>
+      <c r="G50" s="13"/>
+      <c r="H50" s="5"/>
+      <c r="I50" s="5"/>
+      <c r="J50" s="5"/>
+      <c r="K50" s="13"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N50" s="16"/>
+      <c r="O50" s="5"/>
+      <c r="P50" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N39" s="11"/>
-[...1 lines deleted...]
-      <c r="P39" s="16" t="str">
+    </row>
+    <row r="51" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="19" t="str">
+        <f>IF($E$51&lt;&gt;"",A50,"")</f>
+        <v/>
+      </c>
+      <c r="B51" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B40" s="13" t="str">
+      <c r="C51" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
+      <c r="G51" s="13"/>
+      <c r="H51" s="5"/>
+      <c r="I51" s="5"/>
+      <c r="J51" s="5"/>
+      <c r="K51" s="13"/>
+      <c r="L51" s="13"/>
+      <c r="M51" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C40" s="13" t="str">
+      <c r="N51" s="16"/>
+      <c r="O51" s="5"/>
+      <c r="P51" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="52" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A52" s="21" t="str">
+        <f>IF($E$52&lt;&gt;"",A51,"")</f>
+        <v/>
+      </c>
+      <c r="B52" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C52" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D40" s="8"/>
-[...8 lines deleted...]
-      <c r="M40" s="15" t="str">
+      <c r="D52" s="5"/>
+      <c r="E52" s="5"/>
+      <c r="F52" s="5"/>
+      <c r="G52" s="13"/>
+      <c r="H52" s="5"/>
+      <c r="I52" s="5"/>
+      <c r="J52" s="5"/>
+      <c r="K52" s="13"/>
+      <c r="L52" s="13"/>
+      <c r="M52" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N52" s="16"/>
+      <c r="O52" s="5"/>
+      <c r="P52" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N40" s="11"/>
-[...1 lines deleted...]
-      <c r="P40" s="16" t="str">
+    </row>
+    <row r="53" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A53" s="19" t="str">
+        <f>IF($E$53&lt;&gt;"",A52,"")</f>
+        <v/>
+      </c>
+      <c r="B53" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="B41" s="13" t="str">
+      <c r="C53" s="20" t="str">
+        <f t="shared" si="3"/>
+        <v/>
+      </c>
+      <c r="D53" s="5"/>
+      <c r="E53" s="5"/>
+      <c r="F53" s="5"/>
+      <c r="G53" s="13"/>
+      <c r="H53" s="5"/>
+      <c r="I53" s="5"/>
+      <c r="J53" s="5"/>
+      <c r="K53" s="13"/>
+      <c r="L53" s="13"/>
+      <c r="M53" s="15" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
-      <c r="C41" s="13" t="str">
+      <c r="N53" s="16"/>
+      <c r="O53" s="5"/>
+      <c r="P53" s="17" t="str">
+        <f t="shared" si="1"/>
+        <v/>
+      </c>
+    </row>
+    <row r="54" spans="1:16" s="18" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A54" s="21" t="str">
+        <f>IF($E$54&lt;&gt;"",A53,"")</f>
+        <v/>
+      </c>
+      <c r="B54" s="20" t="str">
+        <f t="shared" si="2"/>
+        <v/>
+      </c>
+      <c r="C54" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
-      <c r="D41" s="8"/>
-[...8 lines deleted...]
-      <c r="M41" s="15" t="str">
+      <c r="D54" s="5"/>
+      <c r="E54" s="5"/>
+      <c r="F54" s="5"/>
+      <c r="G54" s="13"/>
+      <c r="H54" s="5"/>
+      <c r="I54" s="5"/>
+      <c r="J54" s="5"/>
+      <c r="K54" s="13"/>
+      <c r="L54" s="13"/>
+      <c r="M54" s="15" t="str">
+        <f t="shared" si="0"/>
+        <v/>
+      </c>
+      <c r="N54" s="16"/>
+      <c r="O54" s="5"/>
+      <c r="P54" s="17" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
-      <c r="N41" s="11"/>
-[...453 lines deleted...]
-      <c r="P55" s="25">
+    </row>
+    <row r="55" spans="1:16" s="6" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A55" s="25" t="s">
+        <v>150</v>
+      </c>
+      <c r="B55" s="7"/>
+      <c r="C55" s="8"/>
+      <c r="D55" s="8"/>
+      <c r="E55" s="8"/>
+      <c r="F55" s="8"/>
+      <c r="G55" s="9"/>
+      <c r="H55" s="9"/>
+      <c r="I55" s="8"/>
+      <c r="J55" s="8"/>
+      <c r="K55" s="9"/>
+      <c r="L55" s="9"/>
+      <c r="M55" s="10"/>
+      <c r="N55" s="10"/>
+      <c r="O55" s="8"/>
+      <c r="P55" s="26">
         <f>SUMIFS(P2:P54,D2:D54,"&lt;&gt;Vorsorgliche Meldung",D2:D54,"&lt;&gt;Korrektur")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:16" s="17" customFormat="1" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-    <row r="60" spans="1:16" x14ac:dyDescent="0.2"/>
+    <row r="56" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A56" s="11" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="57" spans="1:16" s="6" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="58" spans="1:16" s="6" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A58" s="6" t="s">
+        <v>157</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="wnefoxe7HlXqss0ooNesvGXtx4FS2HrXSUL6XaIasG7MrSNKW7SJBXHoGTHu5vFOnJGDG4IRpefx+ujlwOqb5A==" saltValue="if8+Apf5eaoZbpcoLnSyKA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="M0IMApqp+cOwSjrAfe73RNbHGxvj0nfZdOyyeD2HocgEVeYYin7XpKuzoHeXd2bL2BqgFju/2JD1J8waK+/feg==" saltValue="52P+96bMJdeJiqGkGG+TFA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <conditionalFormatting sqref="A2:XFD2 P3:P54">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="lessThan">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="3">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Bitte geben Sie ein gültiges Geburtsdatum ein. " sqref="G2:G54" xr:uid="{31AEC737-90E3-46DC-B33A-1776CEEF2E00}">
       <formula1>ISNUMBER(G2)</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Sollte der Wohnort bei Aufnahme in die Einrichtung außerhalb von Bielefeld liegen, ist die Stadt Bielefeld nicht zuständig. Bitte stellen Sie den Antrag bei der zuständigen Kommune. " sqref="H2:H54" xr:uid="{DC9132CF-6F05-4BF0-A102-CA68A3A062DF}">
       <formula1>H2="Bielefeld"</formula1>
     </dataValidation>
     <dataValidation type="custom" showInputMessage="1" showErrorMessage="1" errorTitle="Pflichtfelder fehlen" error="Bitte zuerst in dieser Zeile die Felder A–K und N ausfüllen, bevor in O ein Wert eingetragen wird." sqref="O2:O54" xr:uid="{4515A959-32B6-4CBB-ACB2-0D5740878F38}">
       <formula1>OR(TRIM($O2)="",AND(TRIM($A2)&lt;&gt;"",TRIM($B2)&lt;&gt;"",TRIM($C2)&lt;&gt;"",TRIM($D2)&lt;&gt;"",TRIM($E2)&lt;&gt;"",TRIM($F2)&lt;&gt;"",ISNUMBER($G2),TRIM($H2)&lt;&gt;"",TRIM($I2)&lt;&gt;"",TRIM($J2)&lt;&gt;"",ISNUMBER($K2),TRIM($N2)&lt;&gt;""))</formula1>
     </dataValidation>
   </dataValidations>
-  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="57" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{64F85D11-71BE-4A6D-86CA-0A424976DD5D}">
           <x14:formula1>
             <xm:f>Liste!$E$2:$E$130</xm:f>
           </x14:formula1>
           <xm:sqref>I2:I54</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{2BA5817D-AD4F-4AEF-A1F9-3DF74D549A04}">
           <x14:formula1>
             <xm:f>Liste!$M$2:$M$5</xm:f>
           </x14:formula1>
           <xm:sqref>N2:N54</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{BC9050D2-15D4-4286-A201-7F9E6ADE7DC2}">
           <x14:formula1>
             <xm:f>Liste!$B$2:$B$5</xm:f>
           </x14:formula1>
           <xm:sqref>D2:D54</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{6BD04184-6276-4CA1-BBF6-D49BE380B1B1}">
           <x14:formula1>
             <xm:f>Liste!$K$2:$K$3</xm:f>
           </x14:formula1>
           <xm:sqref>J2:J54</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C5683A42-E1C0-4317-A3D3-48AF9115D005}">
   <sheetPr codeName="Tabelle2"/>
   <dimension ref="B1:M130"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <sheetData>
     <row r="1" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="E1" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="K1" t="s">
         <v>0</v>
       </c>
       <c r="M1" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B2" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E2" s="1" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="K2" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="M2" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B3" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E3" s="1" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="M3" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="4" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B4" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="M4" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="5" spans="2:13" x14ac:dyDescent="0.2">
       <c r="B5" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E6" s="1" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E7" s="1" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E8" s="1" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E9" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E10" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E11" s="1" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E12" s="1" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E13" s="1" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="14" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E14" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E15" s="1" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="2:13" x14ac:dyDescent="0.2">
       <c r="E16" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E17" s="1" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="18" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E18" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E19" s="1" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E20" s="1" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="21" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E21" s="1" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="22" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E22" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
     </row>
     <row r="23" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E23" s="1" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
     </row>
     <row r="24" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E24" s="1" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="25" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E25" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="26" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E26" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="27" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E27" s="1" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
     </row>
     <row r="28" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E28" s="1" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="29" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E29" s="1" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="30" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E30" s="1" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E31" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
     </row>
     <row r="32" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E32" s="1" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
     </row>
     <row r="33" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E33" s="1" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="34" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E34" s="1" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
     </row>
     <row r="35" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E35" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="36" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E36" s="1" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="37" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E37" s="1" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E38" s="1" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="39" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E39" s="1" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E40" s="1" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="41" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E41" s="1" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E42" s="1" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="43" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E43" s="1" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="44" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E44" s="1" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
     </row>
     <row r="45" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E45" s="1" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
     </row>
     <row r="46" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E46" s="1" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E47" s="1" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E48" s="1" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="49" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E49" s="1" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="50" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E50" s="1" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
     </row>
     <row r="51" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E51" s="1" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
     </row>
     <row r="52" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E52" s="1" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="53" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E53" s="1" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
     </row>
     <row r="54" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E54" s="1" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
     </row>
     <row r="55" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E55" s="1" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="56" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E56" s="1" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E57" s="1" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="58" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E58" s="1" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="59" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E59" s="1" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="60" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E60" s="1" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="61" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E61" s="1" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
     </row>
     <row r="62" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E62" s="1" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
     </row>
     <row r="63" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E63" s="1" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
     </row>
     <row r="64" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E64" s="1" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="65" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E65" s="1" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="66" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E66" s="1" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="67" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E67" s="1" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
     </row>
     <row r="68" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E68" s="1" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
     </row>
     <row r="69" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E69" s="1" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
     </row>
     <row r="70" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E70" s="1" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="71" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E71" s="1" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="72" spans="5:5" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="E72" s="2" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
     </row>
     <row r="73" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E73" s="1" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
     </row>
     <row r="74" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E74" s="1" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="75" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E75" s="1" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
     </row>
     <row r="76" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E76" s="1" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
     </row>
     <row r="77" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E77" s="1" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="78" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E78" s="1" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="79" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E79" s="1" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
     </row>
     <row r="80" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E80" s="1" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
     </row>
     <row r="81" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E81" s="1" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="82" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E82" s="1" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="83" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E83" s="1" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
     </row>
     <row r="84" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E84" s="1" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="85" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E85" s="1" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="86" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E86" s="1" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="87" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E87" s="1" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="88" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E88" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="89" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E89" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="90" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E90" s="1" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="91" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E91" s="1" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="92" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E92" s="1" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="93" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E93" s="1" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="94" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E94" s="1" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="95" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E95" s="1" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="96" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E96" s="3" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="97" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E97" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="98" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E98" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="99" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E99" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="100" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E100" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E101" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="102" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E102" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="103" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E103" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="104" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E104" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="105" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E105" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="106" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E106" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="107" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E107" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="108" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E108" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
     </row>
     <row r="109" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E109" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
     </row>
     <row r="110" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E110" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="111" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E111" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="112" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E112" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
     </row>
     <row r="113" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E113" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="114" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E114" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="115" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E115" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="116" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E116" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
     </row>
     <row r="117" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E117" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="118" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E118" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="119" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E119" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="120" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E120" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E121" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="122" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E122" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="123" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E123" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="124" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E124" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="125" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E125" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
     </row>
     <row r="126" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E126" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
     </row>
     <row r="127" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E127" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="128" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E128" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="129" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E129" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
     </row>
     <row r="130" spans="5:5" x14ac:dyDescent="0.2">
       <c r="E130" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ntjFzfBVz0vgFQSFQ1vzKgYM45VDvX4kGndRSMv87Iv8S1YNUsrW5GjN2xT0RcerjnVElIByFcm/v7HYYM0fYA==" saltValue="WPA0m1klwLXj9KO6uKxjLQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId1" tooltip="externer Link zur Internetseite www.aok.de/niedersachsen (öffnet neues Fenster)" display="http://www.aok.de/niedersachsen" xr:uid="{C0EE455A-BF0A-495F-BADF-931C55DB8C04}"/>
     <hyperlink ref="E3" r:id="rId2" tooltip="externer Link zur Internetseite www.aok.de/hessen (öffnet neues Fenster)" display="http://www.aok.de/hessen" xr:uid="{193CB810-7315-4536-9BBB-950147D53A9B}"/>
     <hyperlink ref="E4" r:id="rId3" tooltip="externer Link zur Internetseite www.aok.de/baden-wuerttemberg/index.php (öffnet neues Fenster)" display="http://www.aok.de/baden-wuerttemberg/index.php" xr:uid="{CA36FB60-70B9-40E1-BF78-E830DC17B21D}"/>
     <hyperlink ref="E5" r:id="rId4" tooltip="externer Link zur Internetseite www.aok.de/bayern (öffnet neues Fenster)" display="http://www.aok.de/bayern" xr:uid="{A985C45D-1995-4664-9AFF-730EA48D6DA9}"/>
     <hyperlink ref="E6" r:id="rId5" tooltip="externer Link zur Internetseite www.aok.de/bremen (öffnet neues Fenster)" display="http://www.aok.de/bremen" xr:uid="{2B704CEC-FE6B-4E2E-B31F-EFA460350478}"/>
     <hyperlink ref="E7" r:id="rId6" tooltip="externer Link zur Internetseite www.aok.de/nordost/ (öffnet neues Fenster)" display="http://www.aok.de/nordost/" xr:uid="{68F769DD-772D-4F6A-AD68-3AF4ADA522FF}"/>
     <hyperlink ref="E8" r:id="rId7" tooltip="externer Link zur Internetseite www.aok.de/nordwest (öffnet neues Fenster)" display="http://www.aok.de/nordwest" xr:uid="{27140250-6D9D-45A5-849E-F8461CFE83D8}"/>
     <hyperlink ref="E9" r:id="rId8" tooltip="externer Link zur Internetseite www.aok.de/aokplus (öffnet neues Fenster)" display="http://www.aok.de/aokplus" xr:uid="{EF52744B-EE3C-4D28-A240-64E9EFD4ED12}"/>
     <hyperlink ref="E10" r:id="rId9" tooltip="externer Link zur Internetseite www.aok.de/rheinland-hamburg (öffnet neues Fenster)" display="http://www.aok.de/rheinland-hamburg" xr:uid="{15CFA239-4B57-4C88-8D02-078454E352B8}"/>
     <hyperlink ref="E11" r:id="rId10" tooltip="externer Link zur Internetseite www.aok.de/rheinland-pfalz-saarland/ (öffnet neues Fenster)" display="http://www.aok.de/rheinland-pfalz-saarland/" xr:uid="{893048AE-0708-4FA9-BB3F-8B59110DDA6D}"/>
     <hyperlink ref="E12" r:id="rId11" tooltip="externer Link zur Internetseite www.aok.de/sachsen-anhalt (öffnet neues Fenster)" display="http://www.aok.de/sachsen-anhalt" xr:uid="{90D5FF84-CEA3-47BC-A354-7B8FF8FF5039}"/>
     <hyperlink ref="E13" r:id="rId12" tooltip="externer Link zur Internetseite www.Audibkk.de (öffnet neues Fenster)" display="http://www.audibkk.de/" xr:uid="{9953380A-6F81-41DC-8FC0-65302E9151E3}"/>
     <hyperlink ref="E14" r:id="rId13" tooltip="externer Link zur Internetseite www.bahn-bkk.de (öffnet neues Fenster)" display="http://www.bahn-bkk.de/" xr:uid="{122C7566-7A37-46E8-A617-DC36F4F8D06F}"/>
     <hyperlink ref="E15" r:id="rId14" tooltip="externer Link zur Internetseite www.barmer.de (öffnet neues Fenster)" display="http://www.barmer.de/" xr:uid="{E0A06941-5F26-4277-ADDF-B2848C1F8CE5}"/>
     <hyperlink ref="E16" r:id="rId15" tooltip="externer Link zur Internetseite www.bergische-krankenkasse.de (öffnet neues Fenster)" display="http://www.bergische-krankenkasse.de/" xr:uid="{682983CC-6D1E-495D-AFC2-024A99B842DE}"/>
     <hyperlink ref="E17" r:id="rId16" tooltip="externer Link zur Internetseite www.bertelsmann-bkk.de (öffnet neues Fenster)" display="http://www.bertelsmann-bkk.de/" xr:uid="{ED784C44-8051-4EFC-8F1D-D0E1BFC47BF8}"/>
     <hyperlink ref="E18" r:id="rId17" tooltip="externer Link zur Internetseite www.bkk-pfaff.de (öffnet neues Fenster)" display="http://www.bkk-pfaff.de/" xr:uid="{2E8B2433-5BD9-4CE5-92D2-1E95E456551A}"/>
     <hyperlink ref="E19" r:id="rId18" tooltip="externer Link zur Internetseite www.bkk-ewe.de (öffnet neues Fenster)" display="http://www.bkk-ewe.de/" xr:uid="{517261F2-4A63-44D5-8DE8-30A9F11B58B2}"/>
     <hyperlink ref="E20" r:id="rId19" tooltip="externer Link zur Internetseite www.bkk-miele.de (öffnet neues Fenster)" display="http://www.bkk-miele.de/" xr:uid="{0472908C-033F-4737-99DC-EFE2F9E5B660}"/>
     <hyperlink ref="E21" r:id="rId20" tooltip="externer Link zur Internetseite www.mobil-krankenkasse.de (öffnet neues Fenster)" display="http://www.mobil-krankenkasse.de/" xr:uid="{37C7E0D6-2BFF-4E62-BDF0-BAD65F649FEC}"/>
@@ -5306,63 +5353,70 @@
     <hyperlink ref="E91" r:id="rId89" tooltip="externer Link zur Internetseite www.tui-bkk.de/ (öffnet neues Fenster)" display="http://www.tui-bkk.de/" xr:uid="{41B53218-EA85-4A68-B9FE-EC575D73A187}"/>
     <hyperlink ref="E92" r:id="rId90" tooltip="externer Link zur Internetseite www.viactiv.de (öffnet neues Fenster)" display="http://www.viactiv.de/" xr:uid="{CAD7A3CD-9CEE-44C9-B4DC-A6F25ECFB123}"/>
     <hyperlink ref="E93" r:id="rId91" tooltip="externer Link zur Internetseite www.vividabkk.de/ (öffnet neues Fenster)" display="http://www.vividabkk.de/" xr:uid="{7C81BAFD-5EF5-442C-8439-5B68E723EC3A}"/>
     <hyperlink ref="E94" r:id="rId92" tooltip="externer Link zur Internetseite www.wmf-bkk.de (öffnet neues Fenster)" display="http://www.wmf-bkk.de/" xr:uid="{8D8B95F5-C483-40A5-8545-CE811F7D9097}"/>
     <hyperlink ref="E95" r:id="rId93" tooltip="externer Link zur Internetseite www.zfbkk.de (öffnet neues Fenster)" display="http://www.zfbkk.de/" xr:uid="{CBB5F045-56C4-424A-9376-81E3C3C313F0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 "   s t a n d a l o n e = " n o " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A L 0 I A A B Q S w M E F A A G A A g A A A A h A C r d q k D S A A A A N w E A A B M A C A J b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I E A i i g A A I A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A G y P v U 7 E M B C E e y T e w d r + s o E C I Z T k C n 5 K u O J 4 g J W z y V n Y a 8 t e U O 7 t c S 5 U Q L k / M 9 9 M t 1 + C N 1 + c i 4 v S w 0 3 T g m G x c X Q y 9 / B + f N n d g y l K M p K P w j 2 c u c B + u L 7 q j u f E x V S 1 l B 5 O q u k B s d g T B y p N T C z 1 M s U c S O u Y Z 0 x k P 2 h m v G 3 b O 7 R R l E V 3 u n r A 0 D 3 x R J 9 e z f N S 1 1 u S A O Z x + 1 p B P S g v i s m T E 8 B / B Z X 3 S 0 I p e W d J a z N c r 1 X 3 V p t m N 7 I 5 U N Z X C t U Y K 2 Z y M x 6 2 g M 1 f n w v 6 x w A v t Y d v A A A A / / 8 D A F B L A w Q U A A I A C A A A A C E A 8 Z v s + q 4 A A A D 4 A A A A E g A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b I S P v Q 6 C M B z E d x P f g X S n H x A W 8 q c M 6 i a J i Y l x b a C R R m g N L Z Z 3 c / C R f A U h i r o 5 3 t 0 v u b v H 7 Q 7 5 0 D b B V X Z W G Z 0 h h i k K r B O 6 E o 3 R M k P a o J w v F 7 A T 5 V m c Z D D S 2 q a D r T J U O 3 d J C f H e Y x 9 j 0 5 1 I R C k j x 2 K 7 L 2 v Z C v S B 1 X 8 4 V H q q L S X i c H i t 4 R F m C c W M J j G m Q G Y X C q W / R D Q u n t I f E 1 Z 9 4 / p O 8 k q G 6 w 2 Q W Q J 5 n + B P A A A A / / 8 D A F B L A w Q U A A I A C A A A A C E A H p J l M 8 s D A A D s C g A A E w A A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 3 E V m 1 v G k c Q / m 4 p / 2 F 1 / g L S F U H b 9 E N S E k G M Y 5 Q 3 1 z h J V U D W w s 0 d K + / N k n 1 x 7 F j 8 m / y G / g H / s c 7 u G d + B D 9 e q W h U J c b c z O 8 8 z M 8 / O Y m B u h U I 2 K n 4 7 z / f 2 z I J r S N h + d A r G s q f t N u v 8 x A 4 g V x H r M g n 2 y R 6 j z 2 8 O p A R a O V Q y A d 0 6 F B J M I / r 9 2 e S D z v i k 0 2 7 7 7 w 8 / T n r k F t Z Q G O 4 x a P 3 s n b B c z 0 B Y 0 E N E w E n f m f k i 5 4 i T N W p r j d q M C 8 T 9 6 D W k Q t I W C 4 w 7 k 8 F M A i Z A b w f c g g D s e I a n n J Z b I 5 C U 0 Y n 6 a h o F 0 5 g B n y / Y u G e t F j N n w U x f j o 9 E k g B O X 7 J f X z C r H Z R Q f U B n v 4 F O C B J F g D x 0 e B 5 q x V 2 q X b o B 1 0 u S V 0 q 6 H B u P Y R m z K D w T J k e T K p 0 T A m B 0 y 3 G / 3 t o Y v 1 J o A e 2 0 W f L 8 m M 8 A q W w U f r T k B F t l d U K m H A p i p v H Y p G J 2 H b 2 n f Z 7 m S D k 9 h 1 Z 4 X Z W o P U p I A y M u K e h 6 7 K I B J X Y d U Y 9 U R d h V l w r y Q H 8 N q q E w h O M b i y a E q 0 A P L p c c k / B 8 1 5 T d j H c 3 o 4 h W h P D 8 f B r 1 n e m D M E s B M v H W Z r O q 2 J v v H p k Y s 9 O r Z c n x d B 2 h C E + 2 E P 6 B 9 O L r 7 W J Z 2 s Q s X N r V u m V s I F C L + c I 6 z O 4 5 f N D 2 3 t o n p Y 3 S m a Q 9 9 Q H r d m A d f M + l y B c 5 U A l c v r b 6 e g T r A K 3 k x h A t U + / Q w 2 9 8 I S n p z I c e o v 3 l 5 5 Y v S j C + h p n T d u d O m h x a p J b R P G F r G k z g g 8 U 4 T i V k c E 6 c Y I c t 0 z y 5 T 6 V P s s 7 q A t q b 7 5 l s k f s F z a 8 3 y t g g o e C D j r S v g 9 f I 5 c R t B h x J Q p n d 8 q j q f F u o 1 V O d q 4 v K q d 7 W W H y 9 6 9 i W Q S X 4 0 / A H 0 N D G 2 q F Z x + B 2 P K G y 7 K 0 w t j U 0 g 3 x p r x r h p W D 1 j t v 5 Q m A 2 t J C b x g n M l U 7 o a q C T 8 Y l L R x I / a / o y U C h 0 U q 7 o q D z Z E / g 3 / M o 7 6 Z h r S o k S 7 R D n j U P H a J m z 8 d D c u d D Y 1 1 d d P 9 V j 1 h f I 9 d W Q Z r 0 V K Z 3 Z 7 s b e 2 J c N u l H h 5 X u + F e U E v j h B + C H a t H p F b n L Y G g u 1 1 + X g c g 6 y 9 V n p 8 5 l S 5 4 0 y o 6 I k 8 c Y 9 d D s D O m e j B Y C l 3 U W Y 6 7 G v b z d a m 6 P 4 j c C k G w W v a L o a 0 5 T i 0 7 u 2 H 9 3 8 u S B t Z C R M l 1 J x j 4 C T X M q 2 H 2 u V K w v F s m l s g s Z s f G u n i 3 w 0 5 5 J r U 9 R h o 3 U 7 M M p a b V b q f / 0 j 8 Z 5 f i C x E 6 J Q l b a / u r t c y r 4 o n Z T L 2 t 2 X 4 m x R U Q X J J S O o U I i J F w y X k S y r O I b X f S R 6 O X v Q s e l g h 0 S p i 0 1 J N B 4 9 W U U U 3 T d Z 9 U X r 8 c 6 3 9 W 3 r 7 r z X n 4 6 / 7 8 y B W 2 c Y i i + d / A Q A A / / 8 D A F B L A Q I t A B Q A B g A I A A A A I Q A q 3 a p A 0 g A A A D c B A A A T A A A A A A A A A A A A A A A A A A A A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A A A A h A P G b 7 P q u A A A A + A A A A B I A A A A A A A A A A A A A A A A A C w M A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A A A A I Q A e k m U z y w M A A O w K A A A T A A A A A A A A A A A A A A A A A O k D A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A O U H A A A A A B E B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I H N 0 Y W 5 k Y W x v b m U 9 I m 5 v I j 8 + D Q o 8 U G V y b W l z c 2 l v b k x p c 3 Q g e G 1 s b n M 6 e H N k P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S I g e G 1 s b n M 6 e H N p P S J o d H R w O i 8 v d 3 d 3 L n c z L m 9 y Z y 8 y M D A x L 1 h N T F N j a G V t Y S 1 p b n N 0 Y W 5 j Z S I + P E N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + Z m F s c 2 U 8 L 0 N h b k V 2 Y W x 1 Y X R l R n V 0 d X J l U G F j a 2 F n Z X M + P E Z p c m V 3 Y W x s R W 5 h Y m x l Z D 5 0 c n V l P C 9 G a X J l d 2 F s b E V u Y W J s Z W Q + P C 9 Q Z X J t a X N z a W 9 u T G l z d D 5 F K Q A A A A A A A C M p A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I H N 0 Y W 5 k Y W x v b m U 9 I m 5 v I j 8 + D Q o 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G V z d C U y M D U w M C U y M D E z J T I w R G V t b z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D I t M T B U M D Y 6 M z k 6 N D Q u N D k x M j Y 5 N l o i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l K Q 1 F N S k J n W U R C Z 1 V G I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 T m F t Z S B F a W 5 y a W N o d H V u Z y Z x d W 9 0 O y w m c X V v d D t P c n Q m c X V v d D s s J n F 1 b 3 Q 7 V m 9 y c 2 9 y Z 2 x p Y 2 g m c X V v d D s s J n F 1 b 3 Q 7 T m F t Z S A m c X V v d D s s J n F 1 b 3 Q 7 V m 9 y b m F t Z S Z x d W 9 0 O y w m c X V v d D t B d W Z u Y W h t Z W R h d H V t J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 V u d G x h c 3 N 1 b m d z Z G F 0 d W 0 m c X V v d D s s J n F 1 b 3 Q 7 Q W 5 6 Y W h s I F R h Z 2 U m c X V v d D s s J n F 1 b 3 Q 7 R 2 V i d X J 0 c 2 R h d H V t J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 F u c 2 N o c m l m d C B i Z W k g Q X V m b m F o b W U g a W 4 g R W l u c m l j a H R 1 b m c m c X V v d D s s J n F 1 b 3 Q 7 U G Z s Z W d l a 2 F z c 2 U m c X V v d D s s J n F 1 b 3 Q 7 U G Z s Z W d l Z 3 J h Z C Z x d W 9 0 O y w m c X V v d D t C Z W x l Z 3 V u Z y Z x d W 9 0 O y w m c X V v d D t 0 w 6 R n b C 4 g S W 5 2 Z X N 0 S 2 9 z d G V u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N 1 b W 1 l I G J l Y W 5 0 c m F n d C Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z O D l m M 2 Y y Z m E t O D A 1 Z S 0 0 M j k 1 L T g y Z T k t N D g w M D E z Y T B k N z M 3 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l Y 2 9 2 Z X J 5 V G F y Z 2 V 0 Q 2 9 s d W 1 u I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V j b 3 Z l c n l U Y X J n Z X R S b 3 c i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J S Z W N v d m V y e V R h c m d l d F N o Z W V 0 I i B W Y W x 1 Z T 0 i c 1 R h Y m V s b G U x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 1 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Z X N 0 I D U w M C A x M y B E Z W 1 v L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 T m F t Z S B F a W 5 y a W N o d H V u Z y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Z X N 0 I D U w M C A x M y B E Z W 1 v L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 T 3 J 0 L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t W b 3 J z b 3 J n b G l j a C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Z X N 0 I D U w M C A x M y B E Z W 1 v L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 T m F t Z S A s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Z v c m 5 h b W U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 F 1 Z m 5 h a G 1 l Z G F 0 d W 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 V u d G x h c 3 N 1 b m d z Z G F 0 d W 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 F u e m F o b C B U Y W d l L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t H Z W J 1 c n R z Z G F 0 d W 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 F u c 2 N o c m l m d C B i Z W k g Q X V m b m F o b W U g a W 4 g R W l u c m l j a H R 1 b m c s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t Q Z m x l Z 2 V r Y X N z Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 1 B m b G V n Z W d y Y W Q s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t C Z W x l Z 3 V u Z y w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 3 T D p G d s L i B J b n Z l c 3 R L b 3 N 0 Z W 4 s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t T d W 1 t Z S B i Z W F u d H J h Z 3 Q s M T V 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x N S w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 U Z X N 0 I D U w M C A x M y B E Z W 1 v L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 T m F t Z S B F a W 5 y a W N o d H V u Z y w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Z X N 0 I D U w M C A x M y B E Z W 1 v L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 T 3 J 0 L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t W b 3 J z b 3 J n b G l j a C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 U Z X N 0 I D U w M C A x M y B E Z W 1 v L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 T m F t Z S A s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Z v c m 5 h b W U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 F 1 Z m 5 h a G 1 l Z G F 0 d W 0 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 V u d G x h c 3 N 1 b m d z Z G F 0 d W 0 s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 F u e m F o b C B U Y W d l L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t H Z W J 1 c n R z Z G F 0 d W 0 s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 0 F u c 2 N o c m l m d C B i Z W k g Q X V m b m F o b W U g a W 4 g R W l u c m l j a H R 1 b m c s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t Q Z m x l Z 2 V r Y X N z Z S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 1 B m b G V n Z W d y Y W Q s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t C Z W x l Z 3 V u Z y w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v V G V z d C A 1 M D A g M T M g R G V t b y 9 H Z c O k b m R l c n R l c i B U e X A u e 3 T D p G d s L i B J b n Z l c 3 R L b 3 N 0 Z W 4 s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 R l c 3 Q g N T A w I D E z I E R l b W 8 v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t T d W 1 t Z S B i Z W F u d H J h Z 3 Q s M T V 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 1 R h Y m x l I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h d m l n Y X R p b 2 5 T d G V w T m F t Z S I g V m F s d W U 9 I n N O Y X Z p Z 2 F 0 a W 9 u I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x P Y m p l Y 3 R U e X B l I i B W Y W x 1 Z T 0 i c 0 N v b m 5 l Y 3 R p b 2 5 P b m x 5 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k 5 h b W V V c G R h d G V k Q W Z 0 Z X J G a W x s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 Q Y X J h b W V 0 Z X I x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D I t M D l U M T k 6 M j k 6 M T Y u M T Q 4 M D I 4 M F o i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 R 3 J v d X B J R C I g V m F s d W U 9 I n M w N T k 4 M j Q 0 Y i 0 2 Z T N i L T R j Z D k t O T Z j N y 1 k Z W Z j N j c 4 Z W M 0 Y T Y i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 5 N T J h M j c x M i 1 j Z G Q 4 L T Q 4 Z W I t Y W U 1 O S 1 i M j g 5 O T B h M m Q x Y j c i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N C a W 5 h c n k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T G 9 h Z F R v U m V w b 3 J 0 R G l z Y W J s Z W Q i I F Z h b H V l P S J s M S I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 J l a X N w a W V s Z G F 0 Z W k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N i 0 w M i 0 x M F Q w N j o z O T o 0 N C 4 2 O D M 2 M T Q 2 W i I v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l H c m 9 1 c E l E I i B W Y W x 1 Z T 0 i c z A 1 O T g y N D R i L T Z l M 2 I t N G N k O S 0 5 N m M 3 L W R l Z m M 2 N z h l Y z R h N i I v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z M 4 M T A 3 O D l i L T M 4 Z D c t N D A w N i 0 5 M D c z L T M 4 N 2 I x M j Z m Z W Q z N i I v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 J p b m F y e S I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I v P j x F b n R y e S B U e X B l P S J M b 2 F k Z W R U b 0 F u Y W x 5 c 2 l z U 2 V y d m l j Z X M i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J M b 2 F k V G 9 S Z X B v c n R E a X N h Y m x l Z C I g V m F s d W U 9 I m w x I i 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v Q m V p c 3 B p Z W x k Y X R l a S U y M H R y Y W 5 z Z m 9 y b W l l c m V u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D I t M T B U M D Y 6 M z k 6 N D Q u N j g x N T k z M V o i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 R 3 J v d X B J R C I g V m F s d W U 9 I n N k Z D c z N z A 0 O S 1 m N j h k L T R k O G M t O T M y N y 0 3 O G U w N T M x N z I 3 O T I i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 5 N j k y Z G Y y M S 1 l Y j l m L T Q 2 Z W E t Y j k 5 Z C 0 1 M W R i Y z h j N z c 5 M j k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N U Y W J s Z S I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k x v Y W R U b 1 J l c G 9 y d E R p c 2 F i b G V k I i B W Y W x 1 Z T 0 i b D E i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 E Y X R l a S U y M H R y Y W 5 z Z m 9 y b W l l c m V u P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Y t M D I t M D l U M T k 6 M j k 6 M T Y u M T c 1 N z k w M F o i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 R 3 J v d X B J R C I g V m F s d W U 9 I n M w N T k 4 M j Q 0 Y i 0 2 Z T N i L T R j Z D k t O T Z j N y 1 k Z W Z j N j c 4 Z W M 0 Y T Y i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M w Z T M 0 Y j k x O S 1 h M T U 0 L T Q 1 Y z M t O D A 2 O C 0 2 O W Z h Z G V h O W E 0 Z G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N G d W 5 j d G l v b i I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I v P j x F b n R y e S B U e X B l P S J M b 2 F k V G 9 S Z X B v c n R E a X N h Y m x l Z C I g V m F s d W U 9 I m w x I i 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v V G V z d C U y M D U w M C U y M D E z J T I w R G V t b y 9 R d W V s b G U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 J l a X N w a W V s Z G F 0 Z W k v U X V l b G x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 C Z W l z c G l l b G R h d G V p L 0 5 h d m l n Y X R p b 2 4 x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 C Z W l z c G l l b G R h d G V p J T I w d H J h b n N m b 3 J t a W V y Z W 4 v U X V l b G x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 C Z W l z c G l l b G R h d G V p J T I w d H J h b n N m b 3 J t a W V y Z W 4 v V G F i Z W x s Z T F f U 2 h l Z X Q 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 J l a X N w a W V s Z G F 0 Z W k l M j B 0 c m F u c 2 Z v c m 1 p Z X J l b i 9 I J U M z J U I 2 a G V y J T I w Z 2 V z d H V m d G U l M j B I Z W F k Z X I 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 0 R h d G V p J T I w d H J h b n N m b 3 J t a W V y Z W 4 v U X V l b G x l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Z X N 0 J T I w N T A w J T I w M T M l M j B E Z W 1 v L 0 d l Z m l s d G V y d G U l M j B h d X N n Z W J s Z W 5 k Z X R l J T I w R G F 0 Z W l l b j E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R l c 3 Q l M j A 1 M D A l M j A x M y U y M E R l b W 8 v Q m V u d X R 6 Z X J k Z W Z p b m l l c n R l J T I w R n V u a 3 R p b 2 4 l M j B h d W Z y d W Z l b j E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R l c 3 Q l M j A 1 M D A l M j A x M y U y M E R l b W 8 v V W 1 i Z W 5 h b m 5 0 Z S U y M F N w Y W x 0 Z W 4 x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Z X N 0 J T I w N T A w J T I w M T M l M j B E Z W 1 v L 0 F u Z G V y Z S U y M G V u d G Z l c m 5 0 Z S U y M F N w Y W x 0 Z W 4 x P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Z X N 0 J T I w N T A w J T I w M T M l M j B E Z W 1 v L 0 V y d 2 V p d G V y d G U l M j B U Y W J l b G x l b n N w Y W x 0 Z T E 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R l c 3 Q l M j A 1 M D A l M j A x M y U y M E R l b W 8 v R 2 U l Q z M l Q T R u Z G V y d G V y J T I w V H l w P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 U Z X N 0 J T I w N T A w J T I w M T M l M j B E Z W 1 v L 0 V u d G Z l c m 5 0 Z S U y M F N w Y W x 0 Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 R l c 3 Q l M j A 1 M D A l M j A x M y U y M E R l b W 8 v R W 5 0 Z m V y b n R l J T I w b G V l c m U l M j B a Z W l s Z W 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J R d W V y e U d y b 3 V w c y I g V m F s d W U 9 I n N B Z 0 F B Q U F B Q U F B Q k p j S F B k a m Z h T V R a T W 5 l T 0 J U R n l l U 0 s w U m h k R 1 Z w S U d G M W N 5 Q W d W R 1 Z 6 Z E N B M U 1 E Q W d N V E 1 n U k d W d G J 5 Q W d k S E p o Y m 5 O b W I z S n R h V 1 Z 5 W l c 0 Q U F B Q U F B Q U F B Q U F B Q V N 5 U 1 l C V H R 1 M l V 5 V 3 g 5 N z h a N D d F c G h W S W F X e G 1 j M 0 J 5 Y j J k e V l X M X R Z V 0 p t Y 2 1 G b l p X N E F B V W x 3 Y z k y T j l v e E 5 r e W Q 0 N E Z N W E o 1 S U F B Q U F B I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A V N U y y E n J u U q D 6 t E g W V v n c Q A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A 0 7 M R T N t L a Z J P b t C 4 l v b V d G F q C 9 4 Q 2 K R 1 s k 0 A E C s 1 d Y Q A A A A A O g A A A A A I A A C A A A A A W O j Q 8 u I P 4 0 T g 9 n Q N z O V 0 a X s o T T F h 5 n e 2 V I m H 9 x r d Q z l A A A A D C n l F b D A m h N m / O J j L 3 Y z h c N P h t o g 4 x D A m + 6 4 v 4 B X f D B l k R 2 1 M p g u 9 b x e T d p x G o c / 9 3 Z J x / r u C k r e / D r u 1 t s k 1 r + g r 4 0 g i O l E O t 8 Q i T 8 Y B 7 O E A A A A D q D v s 1 w d u U z y P V f G g U v B t J w U E 7 N V v M H S 7 f Z 2 + K T u X P v N W L m z k K r 6 1 e I S H G 0 j / x 1 K Z d 4 z E S X q B l E e j h q v A H 7 c d a < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E14F43FF-418F-4E69-A84A-FF25664ECE36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{5e3670b0-a60a-4d93-8312-7e02634e9ba8}" enabled="1" method="Privileged" siteId="{39d301d2-c392-4b19-9ead-ab88cc5a82bd}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Anlage</vt:lpstr>
       <vt:lpstr>Liste</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>S. Bielefeld</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Buschmann, Heike (100.211)</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>