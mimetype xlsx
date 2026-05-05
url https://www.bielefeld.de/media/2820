--- v0 (2025-10-14)
+++ v1 (2026-05-05)
@@ -1,130 +1,102 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\BI022523\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\Orga\500\500-1\500-1-3\Alle\Investitionskostenförderung\Investitionskostenförderung Tages-, Nacht- und Kurzzeitpflege\! Antragsformulare\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E74E660D-2F5C-4E5F-AC0C-344F27D1D38A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="1200" windowWidth="30720" windowHeight="12915" activeTab="1"/>
+    <workbookView xWindow="-108" yWindow="492" windowWidth="30936" windowHeight="16176" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Kurzzeitpflege" sheetId="2" r:id="rId1"/>
-    <sheet name="Tagespflege" sheetId="1" r:id="rId2"/>
+    <sheet name="Tagespflege" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I23" i="1" l="1"/>
   <c r="I22" i="1"/>
   <c r="I20" i="1"/>
   <c r="I19" i="1"/>
   <c r="I18" i="1"/>
   <c r="I17" i="1"/>
   <c r="I16" i="1"/>
   <c r="I15" i="1"/>
   <c r="I14" i="1"/>
   <c r="I13" i="1"/>
   <c r="I12" i="1"/>
   <c r="I11" i="1"/>
   <c r="I10" i="1"/>
   <c r="I9" i="1"/>
   <c r="I8" i="1"/>
   <c r="I28" i="1" s="1"/>
-  <c r="J29" i="2"/>
-[...38 lines deleted...]
-  <c r="L30" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <r>
       <t xml:space="preserve">Anlage zum Antrag auf Gewährung des bewohnerorientierten Aufwendungszuschusses für Investitionskosten von Einrichtungen der   </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Tagespflege</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Name/Ort der Einrichtung:                                                                                                                                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">Monat:                                                                                          </t>
   </si>
   <si>
     <t>Lfd</t>
   </si>
   <si>
@@ -181,121 +153,82 @@
   <si>
     <t xml:space="preserve"> = mit Formel hinterlegte Zelle</t>
   </si>
   <si>
     <t>3. Die Investitionskosten sind den o. a. Pflegebedürftigen nicht in Rechnung gestellt worden.</t>
   </si>
   <si>
     <t xml:space="preserve"> = vom Heim auzufüllen</t>
   </si>
   <si>
     <t>4. Änderungen zu den bisherigen Angaben im Hauptantrag sind nicht eingetreten.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                 </t>
   </si>
   <si>
     <t>Auskunft erteilt:</t>
   </si>
   <si>
     <t xml:space="preserve"> Ort                                       Datum</t>
   </si>
   <si>
     <t>Tel.-Nr.:</t>
   </si>
   <si>
-    <r>
-[...34 lines deleted...]
-  <si>
     <t>2. Für die o. a. Pflegebedürftigen bestehen keine Ansprüche im Rahmen der Kriegsopferfürsorge.</t>
   </si>
   <si>
     <t>IBAN:</t>
   </si>
   <si>
     <t>BIC:</t>
   </si>
   <si>
     <t>grad</t>
   </si>
   <si>
     <t>Für folgende Personen beantragten wir vorsorglich den Zuschuß. Wir bitten um nachträgliche Erstattung</t>
   </si>
   <si>
     <t>Für folgende Personen beantragen wior vorsorglich  den Aufwendungszuschuß</t>
-  </si>
-[...1 lines deleted...]
-    <t>Für folgende Personen beantragen wir vorsorglich  den Aufwendungszuschuß</t>
   </si>
   <si>
     <t>1. Die o. a. Personen sind nachweisbar als pflegebedürftig nach dem SGB XI anerkannt (Ausnahme = vorsorgliche Beantragung).</t>
   </si>
   <si>
     <t>Aktenzeichen / Einrichtungsnummer:</t>
   </si>
   <si>
     <t xml:space="preserve">500.13 - </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="15" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="7"/>
@@ -304,121 +237,102 @@
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="7"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <u/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...6 lines deleted...]
-      <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor indexed="41"/>
-[...4 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="16">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
@@ -555,291 +469,244 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="4" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="1" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...20 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -971,1355 +838,606 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
-    <tabColor indexed="10"/>
+    <tabColor indexed="50"/>
   </sheetPr>
-  <dimension ref="A1:L37"/>
+  <dimension ref="A1:L35"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="D4" sqref="D4"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="H17" sqref="H17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="5" customWidth="1"/>
-    <col min="2" max="2" width="23.42578125" style="5" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="11.42578125" style="5"/>
+    <col min="2" max="2" width="21.109375" style="5" customWidth="1"/>
+    <col min="3" max="3" width="8.44140625" style="5" customWidth="1"/>
+    <col min="4" max="4" width="26.88671875" style="5" customWidth="1"/>
+    <col min="5" max="5" width="18.33203125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="4.88671875" style="5" customWidth="1"/>
+    <col min="7" max="7" width="6.6640625" style="5" customWidth="1"/>
+    <col min="8" max="8" width="10.88671875" style="5" customWidth="1"/>
+    <col min="9" max="9" width="14.6640625" style="5" customWidth="1"/>
+    <col min="10" max="16384" width="11.44140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12" s="2" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>29</v>
+        <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
-      <c r="J1" s="1"/>
-[...1 lines deleted...]
-      <c r="L1" s="1"/>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="1" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B2" s="3"/>
-      <c r="C2" s="50" t="s">
-        <v>35</v>
+      <c r="C2" s="31" t="s">
+        <v>30</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="4"/>
-[...1 lines deleted...]
-      <c r="L2" s="4"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A3" s="64" t="s">
-[...731 lines deleted...]
-    <row r="3" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1"/>
-      <c r="C3" s="72"/>
-[...1 lines deleted...]
-      <c r="E3" s="64"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="1"/>
+      <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1" t="s">
         <v>2</v>
       </c>
-      <c r="H3" s="72"/>
-[...21 lines deleted...]
-    <row r="5" spans="1:13" ht="12.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H3" s="41"/>
+      <c r="I3" s="1"/>
+    </row>
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A4" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="6"/>
+      <c r="C4" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" s="40"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="4"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="37"/>
+      <c r="K4" s="6"/>
+      <c r="L4" s="6"/>
+    </row>
+    <row r="5" spans="1:12" ht="12" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A5" s="6"/>
-      <c r="B5" s="7"/>
-[...5 lines deleted...]
-      <c r="H5" s="7"/>
+      <c r="B5" s="6"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
       <c r="I5" s="6"/>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1" ht="9.75" thickTop="1" x14ac:dyDescent="0.15">
-      <c r="A6" s="8" t="s">
+    <row r="6" spans="1:12" s="4" customFormat="1" ht="10.199999999999999" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B6" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="10" t="s">
+      <c r="C6" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="9" t="s">
+      <c r="D6" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="E6" s="11" t="s">
+      <c r="E6" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="11" t="s">
+      <c r="F6" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="G6" s="11" t="s">
+      <c r="G6" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="11" t="s">
+      <c r="H6" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="12" t="s">
+      <c r="I6" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="9.75" thickBot="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="13" t="s">
+    <row r="7" spans="1:12" s="4" customFormat="1" ht="10.199999999999999" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="14"/>
-      <c r="C7" s="15" t="s">
+      <c r="B7" s="13"/>
+      <c r="C7" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="14" t="s">
+      <c r="D7" s="13" t="s">
         <v>14</v>
       </c>
-      <c r="E7" s="16"/>
-[...3 lines deleted...]
-      <c r="G7" s="16" t="s">
+      <c r="E7" s="15"/>
+      <c r="F7" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="G7" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="H7" s="16" t="s">
+      <c r="H7" s="15" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="17"/>
-[...2 lines deleted...]
-      <c r="A8" s="18">
+      <c r="I7" s="16"/>
+    </row>
+    <row r="8" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="17">
         <v>1</v>
       </c>
-      <c r="B8" s="19"/>
-[...6 lines deleted...]
-      <c r="I8" s="22">
+      <c r="B8" s="18"/>
+      <c r="C8" s="18"/>
+      <c r="D8" s="18"/>
+      <c r="E8" s="18"/>
+      <c r="F8" s="18"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="20"/>
+      <c r="I8" s="21">
         <f>G8*H8</f>
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="23">
+    <row r="9" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="22">
         <v>2</v>
       </c>
-      <c r="B9" s="24"/>
-[...6 lines deleted...]
-      <c r="I9" s="22">
+      <c r="B9" s="23"/>
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="20"/>
+      <c r="I9" s="21">
         <f t="shared" ref="I9:I23" si="0">G9*H9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="23">
+    <row r="10" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="22">
         <v>3</v>
       </c>
-      <c r="B10" s="24"/>
-[...6 lines deleted...]
-      <c r="I10" s="22">
+      <c r="B10" s="23"/>
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="20"/>
+      <c r="I10" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="23">
+    <row r="11" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22">
         <v>4</v>
       </c>
-      <c r="B11" s="24"/>
-[...6 lines deleted...]
-      <c r="I11" s="22">
+      <c r="B11" s="23"/>
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:13" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="23">
+    <row r="12" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22">
         <v>5</v>
       </c>
-      <c r="B12" s="24"/>
-[...6 lines deleted...]
-      <c r="I12" s="22">
+      <c r="B12" s="23"/>
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="20"/>
+      <c r="I12" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:13" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="23">
+    <row r="13" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22">
         <v>6</v>
       </c>
-      <c r="B13" s="24"/>
-[...6 lines deleted...]
-      <c r="I13" s="22">
+      <c r="B13" s="23"/>
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="20"/>
+      <c r="I13" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:13" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="23">
+    <row r="14" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="22">
         <v>7</v>
       </c>
-      <c r="B14" s="24"/>
-[...6 lines deleted...]
-      <c r="I14" s="22">
+      <c r="B14" s="23"/>
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="25"/>
+      <c r="I14" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:13" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="23">
+    <row r="15" spans="1:12" s="4" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="22">
         <v>8</v>
       </c>
-      <c r="B15" s="24"/>
-[...6 lines deleted...]
-      <c r="I15" s="22">
+      <c r="B15" s="23"/>
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:13" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="23">
+    <row r="16" spans="1:12" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22">
         <v>9</v>
       </c>
-      <c r="B16" s="24"/>
-[...6 lines deleted...]
-      <c r="I16" s="22">
+      <c r="B16" s="23"/>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="17" spans="1:9" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="23">
+    <row r="17" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22">
         <v>10</v>
       </c>
-      <c r="B17" s="24"/>
-[...6 lines deleted...]
-      <c r="I17" s="22">
+      <c r="B17" s="23"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:9" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="23">
+    <row r="18" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22">
         <v>11</v>
       </c>
-      <c r="B18" s="24"/>
-[...6 lines deleted...]
-      <c r="I18" s="22">
+      <c r="B18" s="23"/>
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:9" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="23">
+    <row r="19" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="22">
         <v>12</v>
       </c>
-      <c r="B19" s="24"/>
-[...6 lines deleted...]
-      <c r="I19" s="22">
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:9" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="23">
+    <row r="20" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="22">
         <v>13</v>
       </c>
-      <c r="B20" s="24"/>
-[...6 lines deleted...]
-      <c r="I20" s="22">
+      <c r="B20" s="23"/>
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:9" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="A22" s="23">
+    <row r="21" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="22"/>
+      <c r="B21" s="23" t="s">
+        <v>33</v>
+      </c>
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="21"/>
+    </row>
+    <row r="22" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="22">
         <v>1</v>
       </c>
-      <c r="B22" s="24"/>
-[...6 lines deleted...]
-      <c r="I22" s="22">
+      <c r="B22" s="23"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="25"/>
+      <c r="I22" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:9" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="23">
+    <row r="23" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="22">
         <v>2</v>
       </c>
-      <c r="B23" s="24"/>
-[...6 lines deleted...]
-      <c r="I23" s="22">
+      <c r="B23" s="23"/>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="21">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:9" s="4" customFormat="1" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
-[...13 lines deleted...]
-      <c r="A25" s="23">
+    <row r="24" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="22"/>
+      <c r="B24" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="21"/>
+    </row>
+    <row r="25" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="22">
         <v>1</v>
       </c>
-      <c r="B25" s="24"/>
-[...9 lines deleted...]
-      <c r="A26" s="23">
+      <c r="B25" s="23"/>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="25"/>
+      <c r="I25" s="21"/>
+    </row>
+    <row r="26" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22">
         <v>2</v>
       </c>
-      <c r="B26" s="24"/>
-[...9 lines deleted...]
-      <c r="A27" s="23">
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="21"/>
+    </row>
+    <row r="27" spans="1:9" s="4" customFormat="1" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="22">
         <v>3</v>
       </c>
-      <c r="B27" s="24"/>
-[...8 lines deleted...]
-    <row r="28" spans="1:9" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="23"/>
+      <c r="C27" s="23"/>
+      <c r="D27" s="23"/>
+      <c r="E27" s="23"/>
+      <c r="F27" s="23"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="21"/>
+    </row>
+    <row r="28" spans="1:9" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="H28" s="29" t="s">
+      <c r="H28" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="I28" s="30">
+      <c r="I28" s="27">
         <f>SUM(I8:I27)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:9" s="4" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:9" s="4" customFormat="1" ht="12" x14ac:dyDescent="0.25">
       <c r="B29" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="5"/>
     </row>
-    <row r="30" spans="1:9" s="4" customFormat="1" ht="9" x14ac:dyDescent="0.15">
+    <row r="30" spans="1:9" s="4" customFormat="1" ht="9.6" x14ac:dyDescent="0.2">
       <c r="B30" s="4" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="31" spans="1:9" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:9" s="4" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B31" s="4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-      <c r="H31" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="G31" s="38"/>
+      <c r="H31" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="I31" s="52"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:9" s="4" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="I31" s="33"/>
+    </row>
+    <row r="32" spans="1:9" s="4" customFormat="1" ht="10.199999999999999" x14ac:dyDescent="0.2">
       <c r="B32" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="G32" s="53"/>
-      <c r="H32" s="51" t="s">
+      <c r="G32" s="34"/>
+      <c r="H32" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="I32" s="54"/>
+      <c r="I32" s="35"/>
     </row>
     <row r="33" spans="2:9" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="4"/>
     </row>
-    <row r="34" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B34" s="35" t="s">
+    <row r="34" spans="2:9" ht="12" x14ac:dyDescent="0.25">
+      <c r="B34" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="C34" s="36"/>
+      <c r="C34" s="30"/>
       <c r="E34" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="F34" s="34"/>
-[...4 lines deleted...]
-    <row r="35" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="F34" s="28"/>
+      <c r="G34" s="43"/>
+      <c r="H34" s="43"/>
+      <c r="I34" s="43"/>
+    </row>
+    <row r="35" spans="2:9" ht="12" x14ac:dyDescent="0.25">
       <c r="B35" s="5" t="s">
         <v>27</v>
       </c>
       <c r="E35" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="G35" s="36"/>
-[...1 lines deleted...]
-      <c r="I35" s="36"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="30"/>
+      <c r="I35" s="30"/>
     </row>
   </sheetData>
   <protectedRanges>
     <protectedRange sqref="B2 D2 C3:D3 H3 B34:D34 G34:I35 B8:H27" name="Bereich1"/>
     <protectedRange sqref="C4:D4 I4" name="Bereich1_1"/>
   </protectedRanges>
   <mergeCells count="1">
     <mergeCell ref="G34:I34"/>
   </mergeCells>
-  <phoneticPr fontId="11" type="noConversion"/>
+  <phoneticPr fontId="10" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.65" bottom="0.77" header="0.39" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arbeitsblätter</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Kurzzeitpflege</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tagespflege</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Stadt Bielefeld</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Melanie Ntarantanis</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>